--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -594,3497 +594,3367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can perception be extended to a “feel of north”? Tests of automaticity with the NaviEar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ears on the Hand: Reaching Three-Dimensional Targets With an Audio-Motor Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Schumann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10597123221130235⟩</w:t>
+              <w:t xml:space="preserve">Multisensory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4-5, pp.433-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134808-20191436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323118v1</w:t>
+                <w:t xml:space="preserve">hal-02475383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of ellipses drawing by sonification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+                <w:t xml:space="preserve">L’impropréité du corps vivant : de l’énaction capacitaire à son émersion vécue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05770-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323206v1</w:t>
+                <w:t xml:space="preserve">hal-02956296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ears on the Hand: Reaching Three-Dimensional Targets With an Audio-Motor Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of ellipses drawing by sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134808-20191436⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238 (4), pp.1011-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475383v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impropréité du corps vivant : de l’énaction capacitaire à son émersion vécue</w:t>
+                <w:t xml:space="preserve">Quand le COVID-19 invite le numérique en psychomotricité. Pratiques et représentations du télésoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956296v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of ellipses drawing by sonification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 238 (4), pp.1011-1024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-020-05770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865868v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le COVID-19 invite le numérique en psychomotricité. Pratiques et représentations du télésoin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+                <w:t xml:space="preserve">De l'énaction à l'émersion : la voie du corps vivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955828v1</w:t>
+                <w:t xml:space="preserve">hal-03754533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'énaction à l'émersion : la voie du corps vivant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche psychomotrice de l’Être sous contrainte au cours des 24 premières heures d’hospitalisation en UNV-A après un AVC ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dutems-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (2), pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754533v1</w:t>
+                <w:t xml:space="preserve">hal-02955738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychomotrice de l’Être sous contrainte au cours des 24 premières heures d’hospitalisation en UNV-A après un AVC ischémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Dutems-Carpentier</w:t>
+                <w:t xml:space="preserve">Approches spontanées et expressions vocales d’un jeune enfant autiste non verbal en musicothérapie active incluant des couplages voix-gestuelle: étude de cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Labriet-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/rfm.2666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955738v1</w:t>
+                <w:t xml:space="preserve">hal-01996421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches spontanées et expressions vocales d’un jeune enfant autiste non verbal en musicothérapie active incluant des couplages voix-gestuelle: étude de cas unique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Labriet-Barthélémy</w:t>
+                <w:t xml:space="preserve">Which Relevant Information do Preschoolers and Schoolers Perceive and Select for Imitating a Series of walking Movement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical &amp; Clinical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61953/rfm.2666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996421v1</w:t>
+                <w:t xml:space="preserve">hal-01903082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Relevant Information do Preschoolers and Schoolers Perceive and Select for Imitating a Series of walking Movement?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Labiadh</w:t>
+                <w:t xml:space="preserve">Émersion et apprentissage moteur : manifestations neurovégétatives lors de l’adaptation à une perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical &amp; Clinical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (99), pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903082v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émersion et apprentissage moteur : manifestations neurovégétatives lors de l’adaptation à une perturbation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
+                <w:t xml:space="preserve">Investigating three types of continuous auditory feedback in visuo-manual tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2018012⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (3), pp.691-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-016-4827-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01903027v1</w:t>
+                <w:t xml:space="preserve">hal-01465822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating three types of continuous auditory feedback in visuo-manual tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">A strategy of faster movements used by elderly humans to lift objects of increasing weight in ecological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357, pp.384 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-016-4827-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465822v1</w:t>
+                <w:t xml:space="preserve">hal-01690221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy of faster movements used by elderly humans to lift objects of increasing weight in ecological context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lena Jami</w:t>
+                <w:t xml:space="preserve">Couplage gestuelle-voix : vers une recherche de doctorat en musicothérapie axée sur la voix, appliquée à l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Labriet-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.04.010⟩</w:t>
+              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/rfm.2667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01690221v1</w:t>
+                <w:t xml:space="preserve">hal-01690218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage gestuelle-voix : vers une recherche de doctorat en musicothérapie axée sur la voix, appliquée à l’autisme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensori-Motor Learning with Movement Sonification: Perspectives from Recent Interdisciplinary Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61953/rfm.2667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690218v1</w:t>
+                <w:t xml:space="preserve">hal-01375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensori-Motor Learning with Movement Sonification: Perspectives from Recent Interdisciplinary Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Low-cost motion sensing of table tennis players for real time feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Phal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01375443v1</w:t>
+                <w:t xml:space="preserve">hal-01106920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost motion sensing of table tennis players for real time feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">From ear to hand: the role of the auditory-motor loop in pointing to an auditory source.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte M Babayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Warusfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106920v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ear to hand: the role of the auditory-motor loop in pointing to an auditory source.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct kinematic modeling of the upper limb during trunk-assisted reaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Dedobbeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.272-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01050804v1</w:t>
+                <w:t xml:space="preserve">hal-00616605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct kinematic modeling of the upper limb during trunk-assisted reaching.</w:t>
+                <w:t xml:space="preserve">The Vibe: a versatile vision-to-audition sensory substitution device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11762322.2010.512734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616605v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vibe: a versatile vision-to-audition sensory substitution device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of auditory feedback differs according to side of hemiparesis: a comparative pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna V G Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Påvel Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-6-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11762322.2010.512734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00577751v1</w:t>
+                <w:t xml:space="preserve">hal-00526959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of auditory feedback differs according to side of hemiparesis: a comparative pilot study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Bensmail</w:t>
+                <w:t xml:space="preserve">The trunk as a part of the kinematic chain for arm elevation in healthy subjects and in patients with frozen shoulder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1191C, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2007.11.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-6-45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526959v1</w:t>
+                <w:t xml:space="preserve">hal-00222100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional scapular kinematics and scapulohumeral rhythm in patients with glenohumeral osteoarthritis or frozen shoulder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martine Lefèvre-Colau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (2), pp.326-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00238560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trunk as a part of the kinematic chain for arm elevation in healthy subjects and in patients with frozen shoulder.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Fayad</w:t>
+                <w:t xml:space="preserve">Learning to perceive with a visuo-auditory substitution system: localisation and object recognition with 'the vOICe'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kevin O'Regan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.416-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00222100v1</w:t>
+                <w:t xml:space="preserve">hal-00173589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to perceive with a visuo-auditory substitution system: localisation and object recognition with 'the vOICe'.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+                <w:t xml:space="preserve">3-D scapular kinematics during arm elevation: Effect of motion velocity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clin Biomech (Bristol, Avon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (9), pp.932-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173589v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D scapular kinematics during arm elevation: Effect of motion velocity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">How to extend the elbow with a weak or paralyzed triceps: Control of arm kinematics for aiming in C6-C7 quadriplegic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clin Biomech (Bristol, Avon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.04.015⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139, pp.749-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00105216v1</w:t>
+                <w:t xml:space="preserve">hal-00023603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extend the elbow with a weak or paralyzed triceps: Control of arm kinematics for aiming in C6-C7 quadriplegic patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+                <w:t xml:space="preserve">Shoulder movements during the initial phase of learning manual wheelchair propulsion in able-bodied subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.12.018⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 Suppl 1, pp.S45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2005.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00023603v1</w:t>
+                <w:t xml:space="preserve">hal-00173976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder movements during the initial phase of learning manual wheelchair propulsion in able-bodied subjects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, Suppl 1:S45-51. Epub 2005 Nov 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00173976v1</w:t>
+                <w:t xml:space="preserve">hal-00021098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder movements during the initial phase of learning manual wheelchair propulsion in able-bodied subjects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roux</w:t>
+                <w:t xml:space="preserve">There is something out there: distal attribution in sensory substitution, twenty years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.505-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219635205001002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021098v1</w:t>
+                <w:t xml:space="preserve">hal-00173591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is something out there: distal attribution in sensory substitution, twenty years later</w:t>
-[...107 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Speed-Accuracy Tradeoff During Performance of a Tracking Task Without Visual Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sribunruangrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sribunruangrit</w:t>
+                <w:t xml:space="preserve">C. Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marque</w:t>
+                <w:t xml:space="preserve">C. Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lenay</w:t>
+                <w:t xml:space="preserve">S. Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (1), pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2004.824222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4094,51 +3964,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du contrôle de la navigation sur les inconforts et la stabilité posturale selon l'âge en réalité virtuelle immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4180,73 +4050,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire HAVAE, Université de Limoges, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'âge sur les capacités d'adaptation sensorimotrice et la cybercinétose en réalité virtuelle immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4288,73 +4158,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les environnements de l'activité physique et sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objective et subjective dans l’étude de la cybercinétose et des oscillations posturales en réalité virtuelle : le cas du &amp;quot; VR lock &amp;quot; chez des adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4396,73 +4266,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences du Sport Santé de Paris (URP 3625) - Université Paris Cité, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect(s) of a motor interface used to navigate a virtual environment on cybersickness, presence and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4504,113 +4374,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès de l'Association des Chercheurs en Activité Physique Adaptée 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of virtual reality exposure for the management of fear of falling and postural disorders among older adults: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Rmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,2167 +4499,2167 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoundGuides: Adapting Continuous Auditory Feedback to Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2016 - Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.2829--2836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2851581.2892420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching Sounds: Audio Virtual Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucyle Vandervoorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIVE 2015, IEEE 2nd VR Workshop on Sonic Interactions for Virtual Environments, satellite workshop of the IEEE Virtual Reality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of augmented auditory feedback for the rehabilitation of arm movements in stroke patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+                <w:t xml:space="preserve">Johanna V.G. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of physical and rehabilitation medicine. Vol 50, Supl 1-3,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Movement Kinematics with a Targeted Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pyanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.218-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Sound Feedback in Tracking Tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Guiding Motion using a Sound Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pyanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Motor Behavior: Impact of Sound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hannover, Allemagne</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) Sound, Music and Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.176-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106967v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Motion using a Sound Target</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Sonification of the Coordination of Arm Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Vanzandt-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rasamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) Sound, Music and Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.176-189</w:t>
+              <w:t xml:space="preserve">Multisensory Motor Behavior: Impact of Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hannover, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107072v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification of the Coordination of Arm Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Continuous Sound Feedback in Tracking Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Colin Malagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multisensory Motor Behavior: Impact of Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Hannover, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106966v1</w:t>
+                <w:t xml:space="preserve">hal-01106967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaching the Wii : evaluation of a physical training experiment assisted by a video game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Haptic, Audio, Visual Environments and Games" (HAVE'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lecco, Italy. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'information et le conseil sur les aides techniques contribuent-ils de manière pertinente au processus d'expression des besoins de la personne?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic space-variant sampling in a vision prosthesis improves the user's skill in a localization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition publique : acquisition d'une aide technique, quels acteurs ? quels processus ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Evry, France</w:t>
+              <w:t xml:space="preserve">CVHI 2007 -5th Conference and Workshop on Assistive Technology for People with Vision and Hearing Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Granada, Spain. Session 3: Assistive Technology for Independence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203877v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage audio-moteur chez des sujets valides par un système de capture du mouvement électromagnétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMEA 2007 (Groupe d'Analyse du Mouvement chez l'Enfant et l'Adulte)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic space-variant sampling in a vision prosthesis improves the user's skill in a localization task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l'information et le conseil sur les aides techniques contribuent-ils de manière pertinente au processus d'expression des besoins de la personne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanny Hérault</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVHI 2007 -5th Conference and Workshop on Assistive Technology for People with Vision and Hearing Impairments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Granada, Spain. Session 3: Assistive Technology for Independence</w:t>
+              <w:t xml:space="preserve">Audition publique : acquisition d'une aide technique, quels acteurs ? quels processus ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172755v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics for 3D upper limb movements : a critical evaluation from electromagnetic 6D data obtained in quadriplegic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB Symposium of 3D movement analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cinématique de l'épaule chez des patients hémiparétiques lors de la saisie d'objets pesants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Dedobbeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Garches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Garches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action for perception : influence of handedness in visuo-auditory sensory substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enactive 2006 : Enaction &amp; Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception proximale et distale à l'aide du dispositif de Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Taleb-Kachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Taleb-Kachour</w:t>
+                <w:t xml:space="preserve">Marie-Martine Ramanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Martine Ramanantsoa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bianca Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PHITECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSORY SUBSTITUTION : PERCEPTION DEDICATED TO ACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Martine Ramanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAC'00, the 6th International Conference on Tactile Aids, Hearing Aids and Cochlear Implants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of shape recognition through a minimal visuo-tactile sensory substitution interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Genouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on cognitive and neural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visual glove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Applied Informatics in Biomedicine and Medical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Zilina, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la reconnaissance de caractères via une interface haptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hanneton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vermandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARC'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6799,51 +6669,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related postural responses during repeated virtual stimulation: traditional analysis and analysis of the complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6885,73 +6755,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Posture &amp; Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between age, postural balance and cybersickness during repeated exposure to virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6993,73 +6863,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship between age, postural balance and cybersickness during repeated exposure to virtual reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between age, postural balance and cybersickness during repeated exposure to virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7101,73 +6971,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Motion sickness: Theories, models and empirical evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related postural responses during repeated virtual stimulation: traditional analysis and analysis of the complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7209,73 +7079,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Posture &amp; Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'âge sur la tolérance et l'adaptation aux dispositifs de réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7330,51 +7200,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7384,586 +7254,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of innovative biomedical technologies for healthy ageing: Strategies for improving patient care and reducing healthcare costs in elderly populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fruhwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ranbir Chander Sobti; Douglas W. Wilson; Harpal S. Buttar; István G. Télessy; Aastha Sobti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Medicine and Biomedical Research in the Era of Precision Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.449-462, 2025, 978-0-443-22300-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-22300-6.00026-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corps biologique au corps capacitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Decarpentries; Bernard Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps capacitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, Société Binet-Simon éditions, pp.181:193, 2017, Recherches et Éducations, 1969-0622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Movement Kinematics with a Targeted Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pyanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music, and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8905, pp.218-233, 2014, Lecture notes in computer science, 978-3-319-12975-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redondance du membre supérieur et compensation des déficiences motrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Coello, Séverine Casalis et Christine Moroni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vision, espace et cognition : fonctionnement normal et pathologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.143-160, 2005, psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSORY SUBSTITUTION: LIMITS AND PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Genouëlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Hatwell; Arlette Streri; Edouard Gentaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Touching for Knowing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, John Benjamins Publishers, pp.275-292, 2004, Advances in Consciousness Research, 9789027251855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/aicr.53.22len⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7973,151 +7843,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensori-motor Learning in Movement-Sound Interactive Systems: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] STMS - Sciences et Technologies de la Musique et du Son UMR 9912 IRCAM-CNRS-UPMC; ISIR, Université Pierre et Marie Curie UMR CNRS 7222; Laboratoire de Psychologie de la perception UMR CNRS 8242, Université Paris Descartes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8127,105 +7997,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la simulation de données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8372,51 +8242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippine S&#233;ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rmadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Witzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L&#252;bbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123221130235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05770-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoellinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-20191436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dutems-Carpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labriet-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Labiadh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3F5T270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4827-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XKPW5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Phal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Babayan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dedobbeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577751v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11762322.2010.512734" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V G Robertson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;vel Lindberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-6-45" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Fayad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNDQGCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.11.046" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B63VCT2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173589v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin O'Regan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.04.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCQ2L8TW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.12.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNQ4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.09.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NPGJHP6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173591v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Regan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635205001002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sribunruangrit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gapenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2004.824222" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyle Vandervoorde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pyanet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Colin Malagon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vanzandt-Escobar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Varenne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172755v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021114v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maesani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112625v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Taleb-Kachour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Ramanantsoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hardy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genouel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021129v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vanhoutte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vermandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fruhwirth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22300-6.00026-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522358v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Combeaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genou&#235;lle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.53.22len" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippine S&#233;ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rmadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Witzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L&#252;bbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123221130235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoellinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-20191436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05770-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dutems-Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.03.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labriet-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Labiadh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3F5T270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4827-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.04.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XKPW5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Phal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Babayan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dedobbeler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11762322.2010.512734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V G Robertson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;vel Lindberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-6-45" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Fayad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.11.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B63VCT2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNDQGCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin O'Regan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.04.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCQ2L8TW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNQ4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.09.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NPGJHP6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173591v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Regan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635205001002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sribunruangrit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gapenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2004.824222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyle Vandervoorde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pyanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vanzandt-Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Colin Malagon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Varenne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maesani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munoz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Taleb-Kachour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Ramanantsoa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genouel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vanhoutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vermandel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fruhwirth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22300-6.00026-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522358v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Combeaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434266v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genou&#235;lle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.53.22len" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>