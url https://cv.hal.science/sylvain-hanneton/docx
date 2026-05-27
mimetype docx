--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -849,3112 +849,2982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of ellipses drawing by sonification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+                <w:t xml:space="preserve">Quand le COVID-19 invite le numérique en psychomotricité. Pratiques et représentations du télésoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05770-6⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865868v1</w:t>
+                <w:t xml:space="preserve">hal-02955828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le COVID-19 invite le numérique en psychomotricité. Pratiques et représentations du télésoin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+                <w:t xml:space="preserve">Modulation of ellipses drawing by sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, Hors série, </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238 (4), pp.1011-1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955828v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of ellipses drawing by sonification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guigon</w:t>
+                <w:t xml:space="preserve">De l'énaction à l'émersion : la voie du corps vivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323206v1</w:t>
+                <w:t xml:space="preserve">hal-03754533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'énaction à l'émersion : la voie du corps vivant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche psychomotrice de l’Être sous contrainte au cours des 24 premières heures d’hospitalisation en UNV-A après un AVC ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dutems-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (2), pp.315-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754533v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychomotrice de l’Être sous contrainte au cours des 24 premières heures d’hospitalisation en UNV-A après un AVC ischémique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches spontanées et expressions vocales d’un jeune enfant autiste non verbal en musicothérapie active incluant des couplages voix-gestuelle: étude de cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Dutems-Carpentier</w:t>
+                <w:t xml:space="preserve">Rachel Labriet-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/rfm.2666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955738v1</w:t>
+                <w:t xml:space="preserve">hal-01996421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches spontanées et expressions vocales d’un jeune enfant autiste non verbal en musicothérapie active incluant des couplages voix-gestuelle: étude de cas unique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Labriet-Barthélémy</w:t>
+                <w:t xml:space="preserve">Which Relevant Information do Preschoolers and Schoolers Perceive and Select for Imitating a Series of walking Movement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoï Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical &amp; Clinical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996421v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Relevant Information do Preschoolers and Schoolers Perceive and Select for Imitating a Series of walking Movement?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Labiadh</w:t>
+                <w:t xml:space="preserve">Émersion et apprentissage moteur : manifestations neurovégétatives lors de l’adaptation à une perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical &amp; Clinical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (99), pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2018012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903082v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émersion et apprentissage moteur : manifestations neurovégétatives lors de l’adaptation à une perturbation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maillot</w:t>
+                <w:t xml:space="preserve">Investigating three types of continuous auditory feedback in visuo-manual tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2018012⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235 (3), pp.691-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-016-4827-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01903027v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating three types of continuous auditory feedback in visuo-manual tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Susini</w:t>
+                <w:t xml:space="preserve">A strategy of faster movements used by elderly humans to lift objects of increasing weight in ecological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-016-4827-x⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357, pp.384 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465822v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy of faster movements used by elderly humans to lift objects of increasing weight in ecological context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lena Jami</w:t>
+                <w:t xml:space="preserve">Couplage gestuelle-voix : vers une recherche de doctorat en musicothérapie axée sur la voix, appliquée à l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Labriet-Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/rfm.2667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.04.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01690221v1</w:t>
+                <w:t xml:space="preserve">hal-01690218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage gestuelle-voix : vers une recherche de doctorat en musicothérapie axée sur la voix, appliquée à l’autisme</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensori-Motor Learning with Movement Sonification: Perspectives from Recent Interdisciplinary Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de musicothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61953/rfm.2667⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690218v1</w:t>
+                <w:t xml:space="preserve">hal-01375443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensori-Motor Learning with Movement Sonification: Perspectives from Recent Interdisciplinary Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Low-cost motion sensing of table tennis players for real time feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Phal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375443v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost motion sensing of table tennis players for real time feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">From ear to hand: the role of the auditory-motor loop in pointing to an auditory source.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte M Babayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Warusfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Table Tennis Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2013.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106920v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ear to hand: the role of the auditory-motor loop in pointing to an auditory source.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct kinematic modeling of the upper limb during trunk-assisted reaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Dedobbeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.272-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050804v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct kinematic modeling of the upper limb during trunk-assisted reaching.</w:t>
+                <w:t xml:space="preserve">The Vibe: a versatile vision-to-audition sensory substitution device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Dedobbeler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
+                <w:t xml:space="preserve">Barthélémy Durette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11762322.2010.512734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616605v1</w:t>
+                <w:t xml:space="preserve">hal-00577751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vibe: a versatile vision-to-audition sensory substitution device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of auditory feedback differs according to side of hemiparesis: a comparative pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna V G Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Påvel Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11762322.2010.512734⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-6-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577751v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of auditory feedback differs according to side of hemiparesis: a comparative pilot study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Bensmail</w:t>
+                <w:t xml:space="preserve">The trunk as a part of the kinematic chain for arm elevation in healthy subjects and in patients with frozen shoulder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-6-45⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1191C, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2007.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526959v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trunk as a part of the kinematic chain for arm elevation in healthy subjects and in patients with frozen shoulder.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional scapular kinematics and scapulohumeral rhythm in patients with glenohumeral osteoarthritis or frozen shoulder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Martine Lefèvre-Colau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (2), pp.326-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2007.11.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00222100v1</w:t>
+                <w:t xml:space="preserve">hal-00238560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional scapular kinematics and scapulohumeral rhythm in patients with glenohumeral osteoarthritis or frozen shoulder.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+                <w:t xml:space="preserve">Learning to perceive with a visuo-auditory substitution system: localisation and object recognition with 'the vOICe'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kevin O'Regan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.416-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00238560v1</w:t>
+                <w:t xml:space="preserve">hal-00173589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to perceive with a visuo-auditory substitution system: localisation and object recognition with 'the vOICe'.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Auvray</w:t>
+                <w:t xml:space="preserve">Shoulder movements during the initial phase of learning manual wheelchair propulsion in able-bodied subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Kevin O'Regan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 Suppl 1, pp.S45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2005.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173589v1</w:t>
+                <w:t xml:space="preserve">hal-00173976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D scapular kinematics during arm elevation: Effect of motion velocity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">How to extend the elbow with a weak or paralyzed triceps: Control of arm kinematics for aiming in C6-C7 quadriplegic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clin Biomech (Bristol, Avon)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139, pp.749-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.04.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00105216v1</w:t>
+                <w:t xml:space="preserve">hal-00023603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to extend the elbow with a weak or paralyzed triceps: Control of arm kinematics for aiming in C6-C7 quadriplegic patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">3-D scapular kinematics during arm elevation: Effect of motion velocity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Yazbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.12.018⟩</w:t>
+              <w:t xml:space="preserve">Clin Biomech (Bristol, Avon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (9), pp.932-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2006.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00023603v1</w:t>
+                <w:t xml:space="preserve">hal-00105216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder movements during the initial phase of learning manual wheelchair propulsion in able-bodied subjects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, Suppl 1:S45-51. Epub 2005 Nov 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2005.09.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00173976v1</w:t>
+                <w:t xml:space="preserve">hal-00021098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder movements during the initial phase of learning manual wheelchair propulsion in able-bodied subjects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Roux</w:t>
+                <w:t xml:space="preserve">There is something out there: distal attribution in sensory substitution, twenty years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.505-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219635205001002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021098v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is something out there: distal attribution in sensory substitution, twenty years later</w:t>
-[...66 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speed-Accuracy Tradeoff During Performance of a Tracking Task Without Visual Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219635205001002⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">N. Sribunruangrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sribunruangrit</w:t>
+                <w:t xml:space="preserve">C. Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marque</w:t>
+                <w:t xml:space="preserve">S. Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (1), pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2004.824222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3964,51 +3834,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du contrôle de la navigation sur les inconforts et la stabilité posturale selon l'âge en réalité virtuelle immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4050,73 +3920,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire HAVAE, Université de Limoges, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'âge sur les capacités d'adaptation sensorimotrice et la cybercinétose en réalité virtuelle immersive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4158,73 +4028,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les environnements de l'activité physique et sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures objective et subjective dans l’étude de la cybercinétose et des oscillations posturales en réalité virtuelle : le cas du &amp;quot; VR lock &amp;quot; chez des adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4266,73 +4136,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences du Sport Santé de Paris (URP 3625) - Université Paris Cité, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect(s) of a motor interface used to navigate a virtual environment on cybersickness, presence and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4374,113 +4244,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès de l'Association des Chercheurs en Activité Physique Adaptée 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of virtual reality exposure for the management of fear of falling and postural disorders among older adults: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Rmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,2167 +4369,2167 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoundGuides: Adapting Continuous Auditory Feedback to Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2016 - Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.2829--2836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2851581.2892420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching Sounds: Audio Virtual Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucyle Vandervoorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIVE 2015, IEEE 2nd VR Workshop on Sonic Interactions for Virtual Environments, satellite workshop of the IEEE Virtual Reality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the use of augmented auditory feedback for the rehabilitation of arm movements in stroke patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Jarrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro van Zandt-Escobar</w:t>
+                <w:t xml:space="preserve">Johanna V.G. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of physical and rehabilitation medicine. Vol 50, Supl 1-3,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Movement Kinematics with a Targeted Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pyanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.218-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding Motion using a Sound Target</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sonification of the Coordination of Arm Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Vanzandt-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rasamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) Sound, Music and Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.176-189</w:t>
+              <w:t xml:space="preserve">Multisensory Motor Behavior: Impact of Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hannover, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107072v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification of the Coordination of Arm Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Guiding Motion using a Sound Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pyanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multisensory Motor Behavior: Impact of Sound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hannover, Allemagne</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) Sound, Music and Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.176-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106966v1</w:t>
+                <w:t xml:space="preserve">hal-01107072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Sound Feedback in Tracking Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Colin Malagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multisensory Motor Behavior: Impact of Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Hannover, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaching the Wii : evaluation of a physical training experiment assisted by a video game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Haptic, Audio, Visual Environments and Games" (HAVE'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lecco, Italy. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic space-variant sampling in a vision prosthesis improves the user's skill in a localization task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Durette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanny Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVHI 2007 -5th Conference and Workshop on Assistive Technology for People with Vision and Hearing Impairments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Granada, Spain. Session 3: Assistive Technology for Independence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage audio-moteur chez des sujets valides par un système de capture du mouvement électromagnétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMEA 2007 (Groupe d'Analyse du Mouvement chez l'Enfant et l'Adulte)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'information et le conseil sur les aides techniques contribuent-ils de manière pertinente au processus d'expression des besoins de la personne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition publique : acquisition d'une aide technique, quels acteurs ? quels processus ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics for 3D upper limb movements : a critical evaluation from electromagnetic 6D data obtained in quadriplegic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB Symposium of 3D movement analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cinématique de l'épaule chez des patients hémiparétiques lors de la saisie d'objets pesants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Dedobbeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Garches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Garches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action for perception : influence of handedness in visuo-auditory sensory substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enactive 2006 : Enaction &amp; Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception proximale et distale à l'aide du dispositif de Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Taleb-Kachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Martine Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Taleb-Kachour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bianca Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PHITECO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSORY SUBSTITUTION : PERCEPTION DEDICATED TO ACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Martine Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAC'00, the 6th International Conference on Tactile Aids, Hearing Aids and Cochlear Implants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of shape recognition through a minimal visuo-tactile sensory substitution interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Genouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on cognitive and neural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visual glove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Applied Informatics in Biomedicine and Medical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Zilina, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la reconnaissance de caractères via une interface haptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lenay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vermandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARC'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6669,51 +6539,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related postural responses during repeated virtual stimulation: traditional analysis and analysis of the complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6755,73 +6625,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Posture &amp; Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between age, postural balance and cybersickness during repeated exposure to virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6863,73 +6733,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relationship between age, postural balance and cybersickness during repeated exposure to virtual reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between age, postural balance and cybersickness during repeated exposure to virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6971,73 +6841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Motion sickness: Theories, models and empirical evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age related postural responses during repeated virtual stimulation: traditional analysis and analysis of the complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7079,73 +6949,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Posture &amp; Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'âge sur la tolérance et l'adaptation aux dispositifs de réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Philippine Séba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7200,51 +7070,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7254,586 +7124,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of innovative biomedical technologies for healthy ageing: Strategies for improving patient care and reducing healthcare costs in elderly populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fruhwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ranbir Chander Sobti; Douglas W. Wilson; Harpal S. Buttar; István G. Télessy; Aastha Sobti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Medicine and Biomedical Research in the Era of Precision Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.449-462, 2025, 978-0-443-22300-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-22300-6.00026-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corps biologique au corps capacitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Decarpentries; Bernard Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps capacitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, Société Binet-Simon éditions, pp.181:193, 2017, Recherches et Éducations, 1969-0622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Movement Kinematics with a Targeted Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pyanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music, and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8905, pp.218-233, 2014, Lecture notes in computer science, 978-3-319-12975-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redondance du membre supérieur et compensation des déficiences motrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Coello, Séverine Casalis et Christine Moroni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vision, espace et cognition : fonctionnement normal et pathologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.143-160, 2005, psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSORY SUBSTITUTION: LIMITS AND PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Genouëlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yvette Hatwell; Arlette Streri; Edouard Gentaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Touching for Knowing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, John Benjamins Publishers, pp.275-292, 2004, Advances in Consciousness Research, 9789027251855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/aicr.53.22len⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7843,151 +7713,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensori-motor Learning in Movement-Sound Interactive Systems: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Roby-Brami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] STMS - Sciences et Technologies de la Musique et du Son UMR 9912 IRCAM-CNRS-UPMC; ISIR, Université Pierre et Marie Curie UMR CNRS 7222; Laboratoire de Psychologie de la perception UMR CNRS 8242, Université Paris Descartes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7997,105 +7867,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la simulation de données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8242,51 +8112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippine S&#233;ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rmadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Witzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L&#252;bbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123221130235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoellinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-20191436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05770-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10213" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dutems-Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.03.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labriet-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Labiadh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3F5T270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4827-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.04.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XKPW5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2667" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Phal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050804v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Babayan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dedobbeler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11762322.2010.512734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V G Robertson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;vel Lindberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-6-45" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Fayad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.11.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B63VCT2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNDQGCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin O'Regan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.04.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCQ2L8TW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023603v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.12.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNQ4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173976v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.09.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NPGJHP6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173591v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Regan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635205001002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sribunruangrit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gapenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2004.824222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyle Vandervoorde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pyanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106966v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vanzandt-Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Colin Malagon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Varenne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021114v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maesani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112621v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munoz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Taleb-Kachour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Ramanantsoa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genouel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vanhoutte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vermandel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fruhwirth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22300-6.00026-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522358v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Combeaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434266v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genou&#235;lle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.53.22len" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.07.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippine S&#233;ba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dietrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855614v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Rmadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Witzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika L&#252;bbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123221130235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoellinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-20191436" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lin&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lachal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02865868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05770-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dutems-Carpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2019.03.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Labriet-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Kapoula" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Labiadh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3F5T270-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4827-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690221v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cheron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.04.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5XKPW5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/rfm.2667" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Phal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M Babayan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Warusfel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dedobbeler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Durette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11762322.2010.512734" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V G Robertson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;vel Lindberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-6-45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Fayad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.11.046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B63VCT2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Yazbeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VNDQGCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173589v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kevin O'Regan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2005.09.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NPGJHP6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.12.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNQ4WQW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2006.04.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCQ2L8TW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173591v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Regan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219635205001002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sribunruangrit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanneton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gapenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2004.824222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Artico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyle Vandervoorde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro van Zandt-Escobar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jarrasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna V.G. Robertson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pyanet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vanzandt-Escobar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106967v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Colin Malagon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Varenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gamond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Robertson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maesani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Munoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Taleb-Kachour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Ramanantsoa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hardy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genouel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Vanhoutte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vermandel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fruhwirth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-22300-6.00026-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522358v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_14" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Combeaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434266v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Genou&#235;lle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aicr.53.22len" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>