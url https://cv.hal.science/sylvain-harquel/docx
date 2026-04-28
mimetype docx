--- v1 (2026-03-26)
+++ v2 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Oscillatory Modes as a Proxy of Stroke Recovery</w:t>
+                <w:t xml:space="preserve">Electroencephalographic evaluation of epidural motor cortex stimulation parameters in post-stroke hemi-dystonia: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
+                <w:t xml:space="preserve">Brice Passera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Morishita</w:t>
+                <w:t xml:space="preserve">Elena Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fleury</w:t>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Ceroni</w:t>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/15459683251363241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226299v1</w:t>
+                <w:t xml:space="preserve">hal-05008800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t>
               </w:r>
@@ -400,289 +400,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Varmaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalographic evaluation of epidural motor cortex stimulation parameters in post-stroke hemi-dystonia: A case study</w:t>
+                <w:t xml:space="preserve">Brain Oscillatory Modes as a Proxy of Stroke Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Passera</w:t>
+                <w:t xml:space="preserve">Takuya Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Moro</w:t>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Raffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">Martino Ceroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2025.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15459683251363241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008800v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of neural outputs elicited by transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,1495 +762,1759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology-inspired bifocal fronto-parietal tACS for working memory enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Pupíková</w:t>
+                <w:t xml:space="preserve">Complexity of neural outputs elicited by transcranial magnetic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Morishita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Maceira-Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedhelm Christoph Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (5), pp.1341-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00221.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737912v1</w:t>
+                <w:t xml:space="preserve">hal-05002395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke Recovery–Related Changes in Cortical Reactivity Based on Modulation of Intracortical Inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiology-inspired bifocal fronto-parietal tACS for working memory enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pupíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Maceira-Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Witon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Šimko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.123.045174⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (18), pp.e37427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616950v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Visually Induced Self-motion Illusions by ɑ Transcranial Electric Stimulation over the Superior Parietal Cortex</w:t>
+                <w:t xml:space="preserve">Stroke Recovery–Related Changes in Cortical Reactivity Based on Modulation of Intracortical Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Morishita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Witon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02074⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.123.045174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271571v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEP and TEP features variability: is it just the brain-state?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of Visually Induced Self-motion Illusions by ɑ Transcranial Electric Stimulation over the Superior Parietal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad1dc2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737898v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel personalized treatment strategy for patients with chronic stroke with severe upper-extremity impairment: The first patient of the AVANCER trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">MEP and TEP features variability: is it just the brain-state?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Beanato</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pagnamenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meltem Oflar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medj.2023.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.016011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad1dc2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737321v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain State and its Impact on MEP and TEP Features: A TMS-EEG Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Novel personalized treatment strategy for patients with chronic stroke with severe upper-extremity impairment: The first patient of the AVANCER trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Estelle Raffin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Beanato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Oflar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.381⟩</w:t>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (9), pp.591-599.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737328v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward individualized medicine in stroke-The TiMeS project: Protocol of longitudinal, multi-modal, multi-domain study in stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain State and its Impact on MEP and TEP Features: A TMS-EEG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pagnamenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Cadic-Melchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fleury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diego San Millan</w:t>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.939640⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.243-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003447v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Alleysson</w:t>
+                <w:t xml:space="preserve">Exploring the spatial resolution of TMS-EEG coupling on the sensorimotor region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.838454⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608931v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First and Second Language at Hand: A Chronometric Transcranial-Magnetic Stimulation Study on Semantic and Motor Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Schmidlin</w:t>
+                <w:t xml:space="preserve">Toward individualized medicine in stroke-The TiMeS project: Protocol of longitudinal, multi-modal, multi-domain study in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Wessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego San Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01736⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.939640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.939640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003453v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.838454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.838454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01504574v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First and Second Language at Hand: A Chronometric Transcranial-Magnetic Stimulation Study on Semantic and Motor Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Lancheros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatized set-up procedure for transcranial magnetic stimulation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passera Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dall'Igna Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01504574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mapping motor representations in the human cerebellum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmine Mottolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Szathmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (Pt 1), pp.330-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/aws186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,504 +2524,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized rTMS treatment for OCD: Results from the MAGTOC clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschen Gesellschaft für Klinische Neurophysiologie - DGKN24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal evaluation of TMS-induced oscillations in stroke</w:t>
+                <w:t xml:space="preserve">Analytical and methodological advances for the application of TMS-EEG coupling in clinical neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Lisboa Portugal, Portugal. pp.317, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.586⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Lisboa, Portugal. pp.144-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737341v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and methodological advances for the application of TMS-EEG coupling in clinical neurosciences</w:t>
+                <w:t xml:space="preserve">Longitudinal evaluation of TMS-induced oscillations in stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Morishita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Beanato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Lisboa, Portugal. pp.144-145, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.094⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Lisboa Portugal, Portugal. pp.317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737338v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal exploration of electrophysiological signatures of post-stroke impairment and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sion Stroke Recovery Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EyeProxy_DB : an open database on the visual system of healthy young volunteers (oculometric, EEG and MRI signals)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Entzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2767,418 +3031,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in atypical predictive processes from low spatial frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the coarse-to-fine processing of fearful face impaired in autism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual speech affects the neural processing of non-native phonemes : An ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Burfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain oscillatory modes as a proxy of stroke recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedhelm Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3325,51 +3696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ziemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baumer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Beck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Belardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Morishita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ceroni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683251363241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.03.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Maceira-Elvira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Egger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Christoph Hummel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00221.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pup&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;imko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Witon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.123.045174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02074" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bigoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pagnamenta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bevilacqua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad1dc2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beanato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Oflar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.06.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.381" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wessel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego San Millan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.939640" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monaco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lancheros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws186" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737341v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.586" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540373v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ziemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baumer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Beck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Belardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.03.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchior" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Morishita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fleury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ceroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683251363241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Maceira-Elvira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Egger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Christoph Hummel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00221.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pup&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;imko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Witon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.123.045174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bigoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pagnamenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bevilacqua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad1dc2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beanato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Oflar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego San Millan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.939640" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monaco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lancheros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01736" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws186" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvain Harquel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Hummel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>