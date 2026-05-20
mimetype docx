--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -368,321 +368,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain Oscillatory Modes as a Proxy of Stroke Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Varmaghani</w:t>
+                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+                <w:t xml:space="preserve">Takuya Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Ceroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15459683251363241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237021v1</w:t>
+                <w:t xml:space="preserve">hal-05226299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Oscillatory Modes as a Proxy of Stroke Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Varmaghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Ceroni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/15459683251363241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226299v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of neural outputs elicited by transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of neural outputs elicited by transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,77 +1045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke Recovery–Related Changes in Cortical Reactivity Based on Modulation of Intracortical Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Witon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pagnamenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,295 +1696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the spatial resolution of TMS-EEG coupling on the sensorimotor region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward individualized medicine in stroke-The TiMeS project: Protocol of longitudinal, multi-modal, multi-domain study in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Raffin</w:t>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bougerol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">Philipp Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Wessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego San Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119419⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.939640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.939640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920785v1</w:t>
+                <w:t xml:space="preserve">hal-05003447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward individualized medicine in stroke-The TiMeS project: Protocol of longitudinal, multi-modal, multi-domain study in stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonvin</w:t>
+                <w:t xml:space="preserve">Exploring the spatial resolution of TMS-EEG coupling on the sensorimotor region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego San Millan</w:t>
+                <w:t xml:space="preserve">Thierry Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.939640. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.939640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003447v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
               </w:r>
@@ -2601,239 +2601,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and methodological advances for the application of TMS-EEG coupling in clinical neurosciences</w:t>
+                <w:t xml:space="preserve">Longitudinal evaluation of TMS-induced oscillations in stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Cadic-Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Morishita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Beanato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Lisboa, Portugal. pp.144-145, </w:t>
+              <w:t xml:space="preserve">, Feb 2023, Lisboa Portugal, Portugal. pp.317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737338v1</w:t>
+                <w:t xml:space="preserve">hal-04737341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal evaluation of TMS-induced oscillations in stroke</w:t>
+                <w:t xml:space="preserve">Analytical and methodological advances for the application of TMS-EEG coupling in clinical neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Lisboa Portugal, Portugal. pp.317, </w:t>
+              <w:t xml:space="preserve">, Feb 2023, Lisboa, Portugal. pp.144-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737341v1</w:t>
+                <w:t xml:space="preserve">hal-04737338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal exploration of electrophysiological signatures of post-stroke impairment and recovery</w:t>
               </w:r>
@@ -3452,104 +3452,104 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain oscillatory modes as a proxy of stroke recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedhelm Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3696,51 +3696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ziemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baumer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Beck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Belardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.03.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchior" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Morishita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fleury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ceroni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683251363241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Maceira-Elvira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Egger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Christoph Hummel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00221.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pup&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;imko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Witon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.123.045174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bigoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pagnamenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bevilacqua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad1dc2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beanato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Oflar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego San Millan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.939640" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monaco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lancheros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01736" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws186" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.586" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syvain Harquel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Hummel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Ziemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baumer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Beck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Belardinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Passera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.03.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Morishita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Ceroni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683251363241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Maceira-Elvira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Egger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Christoph Hummel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00221.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pup&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;imko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Popa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Witon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.123.045174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torlay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bigoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pagnamenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bevilacqua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad1dc2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Beanato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Oflar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.06.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Cadic-Melchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.381" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Koch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Wessel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego San Millan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.939640" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03920785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monaco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lancheros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmidlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01736" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01504574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passera Brice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dall'Igna Gaelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.04.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Mottolese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws186" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.01.094" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kristensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Hummel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>