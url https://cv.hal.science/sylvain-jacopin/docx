--- v0 (2026-03-07)
+++ v1 (2026-04-17)
@@ -77,53 +77,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sylvain-jacopin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0001-2945-9486</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">091634822</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -178,2801 +199,3562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Commentaire] Agression sexuelle commise sur l'enfant du conjoint (inceste) : le retrait de l’autorité parentale ne s'applique pas à l’égard des propres enfants du parent condamné - L’appel à la réforme pour une prise en considération des « familles recomposées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 92 [N4125B38], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CJPM à l'épreuve du contrôle de constitutionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05270622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la loi n° 2025-568, du 23 juin 2025, visant à renforcer l'autorité de la justice à l'égard des mineurs délinquants et de leurs parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la loi pénale dans l'espace numérique en droit français : adaptation et mutation de la légalité pénale : partie 1 : la réaction du droit pénal substantiel face à l'espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau texte sur la délinquance des mineurs : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la loi pénale dans l'espace numérique en droit français : adaptation et mutation de la légalité pénale : partie 2 : la réaction du droit pénal processuel face à l'espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du Code de la justice pénale des mineurs : un bilan vraiment positif après deux années d'application ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer « l'excuse de minorité », un exercice périlleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être assesseur au sein du tribunal pour enfants en 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle responsabilité pénale des mineurs : quel(s) enjeu(x) pour quelles conséquences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, [dossier 5] (3), pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présomption(s) et minorité en droit pénal. Entre fiction(s) et réalité(s), quels repères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsc.2001.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02879976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La codification de la justice pénale des mineurs : entre continuité(s) et rupture(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 203, pp.6-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des dispositions de la Loi du 20 novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyma : La revue francophone de victimologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, [17 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal français des mineurs - Évolutions et transformations juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.789-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal de l’obligation alimentaire : l’abandon de famille à l’épreuve du droit civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de la transmission au pénal du préjudice civil (De l'articulation du système civil et du système pénal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et droit pénal : les « incapables » du droit civil et les « incapables » du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 05, pp.835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02236777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi du 5 mars 2007, le droit pénal et l’Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pouvoirs exceptionnels et droits fondamentaux, 6, pp.149-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crdf.6902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles sanctions : innovations de substitution ? Etat des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.767-784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personne morale de droit public et action civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31, pp.2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception par les lois pénales françaises contemporaines de l'article 8 de la Convention européenne des droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (étude 9), pp.[6-11]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commission d'enquête suite à l'affaire d'Outreau : la quête du graal... ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.1241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;réévolution&amp;quot; de l'abus de biens sociaux ou l'élaboration prétorienne d'un droit casuistique de la prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, [10028] (8), pp.344-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point sur la responsabilité pénale des élus et des agents publics : limitation ou élargissement des responsabilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 06, pp.507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02206379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le début d'une évolution sur la nature de la chose susceptible d'appropriation frauduleuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, [chron. 16] (4), [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en conjonction des diversités préservées en matière de minorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.2768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02206252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mentions contractuelles coutumières : un droit imaginaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, [288] (3), p. 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefebvre Dalloz, 205 p., 2023, (Thèmes &amp; commentaires. Études), 978-2-247-22368-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un code de la justice pénale des mineurs : quelle(s) spécificité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 180 p., 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, [300 p.], 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit pénal général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 449 p., 2021, (Tout-en-un. Droit), 978-2-340-05703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit aux visites des personnes incarcérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 196 p., 2018, (Criminologie), 978-2-343-14292-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit pénal spécial : les atteintes aux personnes (3e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hachette supérieur, 191 p., 2018, Les fondamentaux, 978-2-01-702575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Pédone, 312 p., 2017, 978-2-233-00855-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit pénal général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 519 p., 2015, (Grand amphi. Droit), 978-2-7495-3403-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit pénal général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 455 p., 2011, (Grand amphi. Droit), 978-2-7495-3081-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montchrestien, 211 p., 2005, 978-2-7076-1431-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformer et re-former le code de la justice pénale des mineurs, de l’empilement des textes : entre intégrations, corrections et réajustements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un code de la justice pénale des mineurs : quel bilan ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos liminaires. L'heure du bilan normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, pp.5-27, 2023, 978-2-247-22368-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'adoption de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation critique du Code de la justice pénale des mineurs : Enjeux, objectifs et apports de la codification, entre illusion(s) et désillusion(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.3-8, 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation critique du Code de la justice pénale des mineurs : Enjeux, objectifs et apports de la codification, entre illusion(s) et désillusion(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021, themes et commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à la notion de démocratie par la Cour de cassation. Du rôle de la chambre criminelle dans la répression des délits de presse &amp;quot;De ce qui est nécessaire dans une société démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Rota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recours à la notion de démocratie par les juridictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Institut Universitaire Varenne, pp.45-60, 2018, (Colloques &amp; essais), 978-2-37032-179-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sanction pénale du terrorisme - un droit en quête de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Tardieu; Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le terrorisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pédone, pp.103-123, 2017, 978-2-233-00855-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récidive et délinquance des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Ludwiczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer le droit des mineurs délinquants. D'une évolution de la jeunesse à l'adaptation de la justice [Journée d'étude organisée par le C3RD le 8 mars 2013 à l'Université catholique de Lille]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.92-136, 2016, (Droit, société et risque), 978-2-343-09557-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recul de la sanction pénale ou la dépénalisation du droit moderne des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le renouveau de la sanction pénale : évolution ou révolution ? [actes du colloque tenu à Caen les 2 et 3 avril 2009]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.53-70, 2010, 978-2-8027-2820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dangerosité saisie par le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de criminologie (Paris). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine, dangerosité, quelles certitudes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Dalloz, pp.225-240, 2010, (Essais de philosophie pénale et de criminologie), 978-2-247-08974-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Le corps humain et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Manuel Larralde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La libre disposition de son corps : actes du colloque de Caen, les 16 et 17 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, Bruylant; Némésis, pp.111-117, 2009, (Droit et justice), 978-2-8027-2769-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement sexuel et moral dans l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Virassamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise et l'illicite. Colloque des 29 et 30 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, L'Harmattan, pp.93-111, 2003, (Travaux du CERJDA), 2-7475-4152-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3040,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7E6A0C9"/>
+    <w:nsid w:val="0693906B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3271,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jacopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091634822" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831772v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03412540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2001.0027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jacopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2945-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091634822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03412540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2001.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>