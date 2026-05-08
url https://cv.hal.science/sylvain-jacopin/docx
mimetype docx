--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -302,423 +302,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Commentaire] Présentation de la loi n° 2025-568, du 23 juin 2025, visant à renforcer l'autorité de la justice à l'égard des mineurs délinquants et de leurs parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société] Un nouveau texte sur la délinquance des mineurs : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la loi pénale dans l'espace numérique en droit français : adaptation et mutation de la légalité pénale. Partie 1 - La réaction du droit pénal substantiel face à l'espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pseudonymisation et IA : dépasser l’opposition binaire grâce à une approche par les risques ?, 226 [14], p. 40 à 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application de la loi pénale dans l'espace numérique en droit français : adaptation et mutation de la légalité pénale. Partie 2 - La réaction du droit pénal processuel face à l'espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La monétisation des interactions en direct sur les réseaux sociaux : un défi pour les droits des consommateurs, 227 [13], p. 34 à 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le CJPM à l'épreuve du contrôle de constitutionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.397-402</w:t>
+              <w:t xml:space="preserve">, 2025, 9, p. 397 à 402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05270622v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-05585909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du Code de la justice pénale des mineurs : un bilan vraiment positif après deux années d'application ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.18-21</w:t>
+              <w:t xml:space="preserve">, 2024, 2, p. 18 à 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -743,51 +743,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39, pp.11-15</w:t>
+              <w:t xml:space="preserve">, 2024, 39, p. 11 à 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2192,392 +2192,392 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lefebvre Dalloz, 205 p., 2023, (Thèmes &amp; commentaires. Études), 978-2-247-22368-8</w:t>
+              <w:t xml:space="preserve">Lefebvre Dalloz, 205 p., 2023, Thèmes &amp; commentaires. Études, 978-2-247-22368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit pénal général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 449 p., 2021, (Tout-en-un. Droit), 978-2-340-05703-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un code de la justice pénale des mineurs : quelle(s) spécificité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 180 p., 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, [300 p.], 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 449 p., 2021, (Tout-en-un. Droit), 978-2-340-05703-6</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal spécial : les atteintes aux personnes (3e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette supérieur, 191 p., 2018, Les fondamentaux, 978-2-01-702575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit aux visites des personnes incarcérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 196 p., 2018, (Criminologie), 978-2-343-14292-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04209782v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04209765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre le terrorisme</w:t>
               </w:r>
@@ -2850,173 +2850,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformer et re-former le code de la justice pénale des mineurs, de l’empilement des textes : entre intégrations, corrections et réajustements</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Propos liminaires. L'heure du bilan normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lefebvre Dalloz, pp.5-27, 2023, 978-2-247-22368-8</w:t>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 5 à 27, 2023, 978-2-247-22368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05585920v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductif. Reformer et re-former le code de la justice pénale des mineurs. De l’empilement des textes : entre intégrations, corrections et réajustements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, p. 7 à 27, 2023, Thèmes &amp; commentaires. Études, 978-2-247-22368-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'adoption de la réforme</w:t>
               </w:r>
@@ -3434,173 +3434,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dangerosité saisie par le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut de criminologie (Paris). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peine, dangerosité, quelles certitudes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Dalloz, pp.225-240, 2010, (Essais de philosophie pénale et de criminologie), 978-2-247-08974-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le recul de la sanction pénale ou la dépénalisation du droit moderne des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le renouveau de la sanction pénale : évolution ou révolution ? [actes du colloque tenu à Caen les 2 et 3 avril 2009]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.53-70, 2010, 978-2-8027-2820-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212658v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04212665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Le corps humain et la santé</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0693906B"/>
+    <w:nsid w:val="474D0152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jacopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2945-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091634822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03412540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2001.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jacopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2945-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091634822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03412540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2001.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>