--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -302,372 +302,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le CJPM à l'épreuve du contrôle de constitutionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, p. 397 à 402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05270622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société] Un nouveau texte sur la délinquance des mineurs : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Club des juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Commentaire] Présentation de la loi n° 2025-568, du 23 juin 2025, visant à renforcer l'autorité de la justice à l'égard des mineurs délinquants et de leurs parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 84, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application de la loi pénale dans l'espace numérique en droit français : adaptation et mutation de la légalité pénale. Partie 1 - La réaction du droit pénal substantiel face à l'espace numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Pseudonymisation et IA : dépasser l’opposition binaire grâce à une approche par les risques ?, 226 [14], p. 40 à 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application de la loi pénale dans l'espace numérique en droit français : adaptation et mutation de la légalité pénale. Partie 2 - La réaction du droit pénal processuel face à l'espace numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, La monétisation des interactions en direct sur les réseaux sociaux : un défi pour les droits des consommateurs, 227 [13], p. 34 à 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585909v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05270622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du Code de la justice pénale des mineurs : un bilan vraiment positif après deux années d'application ?</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2234,1527 +2234,1392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un code de la justice pénale des mineurs : quelle(s) spécificité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 180 p., 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit pénal général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 449 p., 2021, (Tout-en-un. Droit), 978-2-340-05703-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 180 p., 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit aux visites des personnes incarcérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 196 p., 2018, (Criminologie), 978-2-343-14292-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, [300 p.], 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal spécial : les atteintes aux personnes (3e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette supérieur, 191 p., 2018, Les fondamentaux, 978-2-01-702575-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hachette supérieur, 191 p., 2018, Les fondamentaux, 978-2-01-702575-7</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Pédone, 312 p., 2017, 978-2-233-00855-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Manuel Larralde</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 196 p., 2018, (Criminologie), 978-2-343-14292-0</w:t>
+                <w:t xml:space="preserve">hal-04209794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 519 p., 2015, (Grand amphi. Droit), 978-2-7495-3403-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tardieu</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Éditions Pédone, 312 p., 2017, 978-2-233-00855-8</w:t>
+                <w:t xml:space="preserve">hal-04213820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit pénal général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 455 p., 2011, (Grand amphi. Droit), 978-2-7495-3081-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Bréal, 519 p., 2015, (Grand amphi. Droit), 978-2-7495-3403-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montchrestien, 211 p., 2005, 978-2-7076-1431-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos liminaires. L'heure du bilan normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre Dalloz, p. 5 à 27, 2023, 978-2-247-22368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductif. Reformer et re-former le code de la justice pénale des mineurs. De l’empilement des textes : entre intégrations, corrections et réajustements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le code de la justice pénale du mineur. Quel(s) bilan(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre Dalloz, p. 7 à 27, 2023, Thèmes &amp; commentaires. Études, 978-2-247-22368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Dalloz. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, 2021</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.3-8, 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Présentation critique du Code de la justice pénale des mineurs : Enjeux, objectifs et apports de la codification, entre illusion(s) et désillusion(s)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation critique du Code de la justice pénale des mineurs. Enjeux, objectifs et apports de la codification, entre illusion(s) et désillusion(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.3-8, 2021, (Thèmes &amp; commentaires. Études), 978-2-247-20766-4</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.11-29, 2021, (Thèmes &amp; commentaires), 978-2-247-20766-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à la notion de démocratie par la Cour de cassation. Du rôle de la chambre criminelle dans la répression des délits de presse &amp;quot;De ce qui est nécessaire dans une société démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Rota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recours à la notion de démocratie par les juridictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, Institut Universitaire Varenne, pp.45-60, 2018, (Colloques &amp; essais), 978-2-37032-179-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sanction pénale du terrorisme - un droit en quête de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Tardieu; Sylvain Jacopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le terrorisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pédone, pp.103-123, 2017, 978-2-233-00855-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récidive et délinquance des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Ludwiczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer le droit des mineurs délinquants. D'une évolution de la jeunesse à l'adaptation de la justice [Journée d'étude organisée par le C3RD le 8 mars 2013 à l'Université catholique de Lille]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.92-136, 2016, (Droit, société et risque), 978-2-343-09557-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recul de la sanction pénale ou la dépénalisation du droit moderne des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le renouveau de la sanction pénale : évolution ou révolution ? [actes du colloque tenu à Caen les 2 et 3 avril 2009]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.53-70, 2010, 978-2-8027-2820-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dangerosité saisie par le droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de criminologie (Paris). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peine, dangerosité, quelles certitudes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Dalloz, pp.225-240, 2010, (Essais de philosophie pénale et de criminologie), 978-2-247-08974-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Introduction] Le corps humain et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Manuel Larralde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La libre disposition de son corps : actes du colloque de Caen, les 16 et 17 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, Bruylant; Némésis, pp.111-117, 2009, (Droit et justice), 978-2-8027-2769-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement sexuel et moral dans l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Virassamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise et l'illicite. Colloque des 29 et 30 novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, L'Harmattan, pp.93-111, 2003, (Travaux du CERJDA), 2-7475-4152-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3822,51 +3687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474D0152"/>
+    <w:nsid w:val="FDA6EBC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4053,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jacopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2945-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091634822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03412540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2001.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jacopin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2945-9486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091634822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03412540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.2001.0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Larralde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tardieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>