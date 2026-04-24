--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -355,4005 +355,4139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating small-grain cereal plant density at early growth stages using leaf tip density dynamics derived from submillimeter-scale RGB imagery</w:t>
+                <w:t xml:space="preserve">High-throughput phenotyping of wheat ear surface area and ear density in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiancheng Yang</w:t>
+                <w:t xml:space="preserve">Marie-Pia d'Argaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinglun Li</w:t>
+                <w:t xml:space="preserve">Aurélien Ausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Zhu</w:t>
+                <w:t xml:space="preserve">Bruno Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.111053. </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.100199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphe.2026.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363376v1</w:t>
+                <w:t xml:space="preserve">hal-05561382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t>
+                <w:t xml:space="preserve">Estimating small-grain cereal plant density at early growth stages using leaf tip density dynamics derived from submillimeter-scale RGB imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Guilhot</w:t>
+                <w:t xml:space="preserve">Tiancheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
+                <w:t xml:space="preserve">Benoit de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Yinglun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Meunier</w:t>
+                <w:t xml:space="preserve">Chen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.111053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404160v1</w:t>
+                <w:t xml:space="preserve">hal-05363376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jay</w:t>
+                <w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Baret</w:t>
+                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126456v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Li</w:t>
+                <w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315243v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance between spectral and spatial information to estimate straw cereal plant density at early growth stages from optical sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiancheng Yang</w:t>
+                <w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Baret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shanshan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.108458⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (113883), pp.1-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315227v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Unsupervised Unmixing Based on Spectral Variability for Hyperspectral Oceanic Remote Sensing Data with Adjacency Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Deville</w:t>
+                <w:t xml:space="preserve">The balance between spectral and spatial information to estimate straw cereal plant density at early growth stages from optical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiancheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Eddine Brezini</w:t>
+                <w:t xml:space="preserve">Yangmingrui Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15184583⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.108458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209872v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Large-Eddy Simulation Methodology for the Analysis of Cycle-to-Cycle Combustion Variability of a Lean Burn Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Unsupervised Unmixing Based on Spectral Variability for Hyperspectral Oceanic Remote Sensing Data with Adjacency Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benoit</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Brezini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Truffin</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jay</w:t>
+                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Oijen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Drouvin</w:t>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-021-00278-7⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.4583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15184583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693904v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Li</w:t>
+                <w:t xml:space="preserve">Development of a Large-Eddy Simulation Methodology for the Analysis of Cycle-to-Cycle Combustion Variability of a Lean Burn Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Comar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jay</w:t>
+                <w:t xml:space="preserve">K. Truffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallian Colombeau</w:t>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Oijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Drouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.559-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-021-00278-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583959v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Cercospora Leaf Spot on Sugar Beet: Comparison of UGV and UAV Phenotyping Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Benicio</w:t>
+                <w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beauvois</w:t>
+                <w:t xml:space="preserve">Alexis Comar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutartre</w:t>
+                <w:t xml:space="preserve">Gallian Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020, pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34133/2020/9452123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583933v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Benthic Habitats by Extending Non-Negative Matrix Factorization to Address the Water Column and Seabed Adjacency Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scoring Cercospora Leaf Spot on Sugar Beet: Comparison of UGV and UAV Phenotyping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Olwen Guillaume</w:t>
+                <w:t xml:space="preserve">A. Comar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Minghelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Deville</w:t>
+                <w:t xml:space="preserve">R. Benicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
+                <w:t xml:space="preserve">J. Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Juste</w:t>
+                <w:t xml:space="preserve">D. Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, remote sensing vol 12, 12 (13), 2072 (23p.). </w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12132072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34133/2020/9452123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888921v1</w:t>
+                <w:t xml:space="preserve">hal-03583933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOBET : Combinaison de données issues de capteurs de phénotypage avec des modèles de culture pour caractériser les variétés de betterave sucrière.</w:t>
+                <w:t xml:space="preserve">Mapping Benthic Habitats by Extending Non-Negative Matrix Factorization to Address the Water Column and Seabed Adjacency Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maupas</w:t>
+                <w:t xml:space="preserve">Mireille Olwen Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adrian</w:t>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Joudelat</w:t>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.257-266. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, remote sensing vol 12, 12 (13), 2072 (23p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/rkkk-cw07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12132072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117858v1</w:t>
+                <w:t xml:space="preserve">hal-02888921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and quantification of seabed adjacency effects in the subsurface upward radiance in shallow waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHENOBET : Combinaison de données issues de capteurs de phénotypage avec des modèles de culture pour caractériser les variétés de betterave sucrière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+                <w:t xml:space="preserve">F. Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lafrance</w:t>
+                <w:t xml:space="preserve">J. Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Joudelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.00A319⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/rkkk-cw07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02077634v1</w:t>
+                <w:t xml:space="preserve">hal-03117858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan Dutartre</w:t>
+                <w:t xml:space="preserve">Analysis and quantification of seabed adjacency effects in the subsurface upward radiance in shallow waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Malatesta</w:t>
+                <w:t xml:space="preserve">Xavier Lenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Héno</w:t>
+                <w:t xml:space="preserve">Bruno Lafrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.A319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.00A319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583922v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02077634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of building materials by means of spectral remote sensing: The example of Carcassonne's defensive wall (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sciuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cocoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.396-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jay</w:t>
+                <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Berveiller</w:t>
+                <w:t xml:space="preserve">Ghislain Malatesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Stéphanie Héno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
+              <w:t xml:space="preserve">, 2019, 231, pp.110898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939160v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting minimum uncertainties in the inversion of ocean color geophysical parameters based on Cramer-Rao bounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Deville</w:t>
+                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.0000A1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01671185v1</w:t>
+                <w:t xml:space="preserve">hal-02939160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of PROCOSINE and close-range hyperspectral imaging to study the effects of fungal diseases on leaf physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bendoula</w:t>
+                <w:t xml:space="preserve">Predicting minimum uncertainties in the inversion of ocean color geophysical parameters based on Cramer-Rao bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34429-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.A1-A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.0000A1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926500v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01671185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving LAI, chlorophyll and nitrogen contents in sugar beet crops from multi-angular optical remote sensing: Comparison of vegetation indices and PROSAIL inversion for field phenotyping</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the potential of PROCOSINE and close-range hyperspectral imaging to study the effects of fungal diseases on leaf physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bakache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (15933), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34429-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730271v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral remote sensing of shallow waters: Considering environmental noise and bottom intra-class variability for modeling and inversion of water reflectance</w:t>
+                <w:t xml:space="preserve">Retrieving LAI, chlorophyll and nitrogen contents in sugar beet crops from multi-angular optical remote sensing: Comparison of vegetation indices and PROSAIL inversion for field phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.020⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133233v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf chlorophyll content in sugar beet canopies using millimeter- to centimeter-scale reflectance imagery</w:t>
+                <w:t xml:space="preserve">Hyperspectral remote sensing of shallow waters: Considering environmental noise and bottom intra-class variability for modeling and inversion of water reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minghelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 198 (198), pp.173 - 186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse2017.06.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 200, pp.352 - 367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603342v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared spectra and hyperspectral imaging of medieval fortress walls in carcassonne: a comprehensive interdisciplinary field study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Sciuto</w:t>
+                <w:t xml:space="preserve">Estimating leaf chlorophyll content in sugar beet canopies using millimeter- to centimeter-scale reflectance imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIR news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198 (198), pp.173 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse2017.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/nirn.1602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609383v1</w:t>
+                <w:t xml:space="preserve">hal-01603342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized estimation of bathymetry and water quality using hyperspectral remote sensing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near infrared spectra and hyperspectral imaging of medieval fortress walls in carcassonne: a comprehensive interdisciplinary field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guermeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cocoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sciuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NIR news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.16-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/nirn.1602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431161.2015.1125551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279585v1</w:t>
+                <w:t xml:space="preserve">hal-02609383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based model for retrieving foliar biochemistry and leaf orientation using close-range imaging spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Gorretta</w:t>
+                <w:t xml:space="preserve">Regularized estimation of bathymetry and water quality using hyperspectral remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Olwen Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.263-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2015.1125551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804958v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-field crop row phenotyping from 3D modeling performed using Structure from Motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A physically-based model for retrieving foliar biochemistry and leaf orientation using close-range imaging spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gorretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.09.021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.220-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118700v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral-spatial approach for hyperspectral image classification using spatial regularization on supervised score image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">In-field crop row phenotyping from 3D modeling performed using Structure from Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gorretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2347414⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600360v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel maximum likelihood based method for mapping depth and water quality from hyperspectral remote-sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spectral-spatial approach for hyperspectral image classification using spatial regularization on supervised score image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Olwen Guillaume</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.01.026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.2361-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2347414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279611v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater target detection with hyperspectral data : solutions for both known and unknown water quality&amp;quot;, S. Jay, M. Guillaume, J. Blanc-Talon, , IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 5 :1213-1221, 2012. IF 2.87</w:t>
+                <w:t xml:space="preserve">A novel maximum likelihood based method for mapping depth and water quality from hyperspectral remote-sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Olwen Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blanc Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017603v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a FPI Detailed Chemistry Tabulation Methodology for Internal Combustion Engines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Jay</w:t>
+                <w:t xml:space="preserve">Underwater target detection with hyperspectral data : solutions for both known and unknown water quality&amp;quot;, S. Jay, M. Guillaume, J. Blanc-Talon, , IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 5 :1213-1221, 2012. IF 2.87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Olwen Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blanc Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (5), pp.1213-1221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001532v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Pollutant Modelling: an Essential Prerequisite for Diesel HCCI and LTC Engine Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Development of a FPI Detailed Chemistry Tabulation Methodology for Internal Combustion Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (4), pp.495-515. </w:t>
+              <w:t xml:space="preserve">, 2009, 64 (3), pp.243-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:2008022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2009002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002030v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
+                <w:t xml:space="preserve">Quantitative Pollutant Modelling: an Essential Prerequisite for Diesel HCCI and LTC Engine Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">V. Knop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">H. Kircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Ph. Béard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Jay</w:t>
+                <w:t xml:space="preserve">A. Pires da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (4), pp.495-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2008022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139845v1</w:t>
+                <w:t xml:space="preserve">hal-02002030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Even Cleaner Diesel Engines: Contribution of 3D CFD Tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kleemann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005790v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Developments in Gasoline Auto-Ignition Modelling Applied to an Optical CAI (Tm) Engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards Even Cleaner Diesel Engines: Contribution of 3D CFD Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kleemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1), pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2006003x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latest Developments in Gasoline Auto-Ignition Modelling Applied to an Optical CAI (Tm) Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (1), pp.121-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst:2006008x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4363,147 +4497,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enquete Permanente sur les Avalanches (EPA) et la Carte de Localisation des Phénoménes d'Avalanches (CLPA) - Edition nationale de mise à disposition des données.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4513,301 +4647,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing and applying optoelectronics in machine vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGI Global</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344 p., 2017, Advances in Computational Intelligence and Robotics (ACIR), 2327-0411 ISBN13: 9781522506324|ISBN10: 1522506322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-0632-4.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging systems for agricultural applications: characterization of crop and root phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing and applying optoelectronics in machine vision. Sergiyenko, O. and Rodriguez-Quiñonez, J.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.236-272, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4817,147 +4951,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site internet www.avalanches.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4967,310 +5101,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAI, fAPAR, FVC,and VCW From Optical Sensors (ATBD): Taking SENTINEL-2 as an example Sentinel-2 ATBD -Version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongliang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; EMMAH UMR 114, CAPTE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S2ToolBox Level 2 products LAI, FAPAR, FCOVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EMMAH-CAPTE, INRAe Avignon. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S2ToolBox Level 2 products: LAI, FAPAR, FCOVER. Version 2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5280,114 +5414,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation et détection en imagerie hyperspectrale : application aux environnements côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Centrale Marseille, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00789945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5455,51 +5589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37F14D98"/>
+    <w:nsid w:val="AACF7AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5686,51 +5820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169883019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Brezini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184583" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03693904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Truffin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Oijen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00278-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benicio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutartre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/9452123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Olwen Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joudelat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rkkk-cw07" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02077634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafrance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.00A319" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02188160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sciuto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocoual" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gardel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.10.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01671185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.0000A1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse2017.06.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allios" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linderholm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/nirn.1602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1125551" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.09.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2347414" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02002030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Knop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kircher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2008022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleemann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006003x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006008x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Escande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169883019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Brezini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184583" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03693904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Truffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Oijen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00278-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutartre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/9452123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Olwen Guillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joudelat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rkkk-cw07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02077634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafrance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.00A319" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02188160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sciuto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocoual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gardel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.10.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01671185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.0000A1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse2017.06.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linderholm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/nirn.1602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1125551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.09.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2347414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02002030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Knop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kircher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;ard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2008022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006003x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006008x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Escande" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>