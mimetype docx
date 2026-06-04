--- v1 (2026-04-24)
+++ v2 (2026-06-04)
@@ -1,5534 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5482 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Jay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en traitement du signal et des images pour la proxidétection des cultures</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8488-834X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169883019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HEQrdVIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur le développement d’algorithmes de traitement du signal et des images permettant de caractériser les cultures à partir de données de phénotypage acquises au champ par proxidétection. Les cultures ciblées incluent à la fois des cultures annuelles (monocultures et mélanges d'espèces) et pérennes (vergers).Ces données de phénotypage à haute résolution spatiale (le plus souvent millimétrique ou centimétrique) sont acquises à l’aide de différents capteurs optiques (caméras RGB, multispectrales et hyperspectrales, LiDARs) embarqués sur divers vecteurs (système portatif, Phénomobile, drone). Les méthodes que je développe sont basées notamment sur le deep / machine learning, la modélisation du transfert radiatif et la stéréovision. Elles permettent d'estimer différents traits structuraux (par ex., la surface foliaire) et biochimiques (par ex., le contenu en chlorophylle) de la végétation de façon rapide et non-destructive sur un grand nombre de parcelles élémentaires pouvant regrouper une diversité de sites d’essai, d’espèces, de variétés et de conduites culturales.In fine, ces nouveaux outils de phénotypage doivent faciliter la sélection de variétés plus productives et/ou plus résilientes face aux stress (a)biotiques. Ils doivent également permettre d'identifier de nouveaux systèmes de culture agroécologiques reposant sur une économie d’intrants, la régulation des bioagresseurs par le contrôle biologique, tout en garantissant une production de qualité.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT-GSF: A novel near-real-time ground-satellite fusion algorithm to retrieve daily green area index at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115160. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of wheat ear surface area and ear density in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia d'Argaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (2), pp.100199. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2026.100199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.125-144. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating small-grain cereal plant density at early growth stages using leaf tip density dynamics derived from submillimeter-scale RGB imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239, pp.111053. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2025.111053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (113883), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The balance between spectral and spatial information to estimate straw cereal plant density at early growth stages from optical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangmingrui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.1-64. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Unsupervised Unmixing Based on Spectral Variability for Hyperspectral Oceanic Remote Sensing Data with Adjacency Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Brezini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sofiane Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.4583. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15184583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Large-Eddy Simulation Methodology for the Analysis of Cycle-to-Cycle Combustion Variability of a Lean Burn Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Truffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Drouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.559-598. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10494-021-00278-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallian Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOBET : Combinaison de données issues de capteurs de phénotypage avec des modèles de culture pour caractériser les variétés de betterave sucrière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joudelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.257-266. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/rkkk-cw07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring Cercospora Leaf Spot on Sugar Beet: Comparison of UGV and UAV Phenotyping Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2020/9452123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Benthic Habitats by Extending Non-Negative Matrix Factorization to Address the Water Column and Seabed Adjacency Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Olwen Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, remote sensing vol 12, 12 (13), 2072 (23p.). </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12132072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and quantification of seabed adjacency effects in the subsurface upward radiance in shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lafrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (8), pp.A319. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.00A319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02077634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of building materials by means of spectral remote sensing: The example of Carcassonne's defensive wall (Aude, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Allios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.396-405. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Malatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Héno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110898. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting minimum uncertainties in the inversion of ocean color geophysical parameters based on Cramer-Rao bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.A1-A18. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.0000A1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01671185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of PROCOSINE and close-range hyperspectral imaging to study the effects of fungal diseases on leaf physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (15933), 13 p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral remote sensing of shallow waters: Considering environmental noise and bottom intra-class variability for modeling and inversion of water reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.352 - 367. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving LAI, chlorophyll and nitrogen contents in sugar beet crops from multi-angular optical remote sensing: Comparison of vegetation indices and PROSAIL inversion for field phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating leaf chlorophyll content in sugar beet canopies using millimeter- to centimeter-scale reflectance imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198 (198), pp.173 - 186. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse2017.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized estimation of bathymetry and water quality using hyperspectral remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Olwen Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (2), pp.263-289. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1125551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectra and hyperspectral imaging of medieval fortress walls in carcassonne: a comprehensive interdisciplinary field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linderholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sciuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/nirn.1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based model for retrieving foliar biochemistry and leaf orientation using close-range imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.220-236. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-field crop row phenotyping from 3D modeling performed using Structure from Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.70-77. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2014.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral-spatial approach for hyperspectral image classification using spatial regularization on supervised score image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gorretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.2361-2369. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2347414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel maximum likelihood based method for mapping depth and water quality from hyperspectral remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Olwen Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater target detection with hyperspectral data : solutions for both known and unknown water quality&amp;quot;, S. Jay, M. Guillaume, J. Blanc-Talon, , IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 5 :1213-1221, 2012. IF 2.87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Olwen Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Blanc Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (5), pp.1213-1221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a FPI Detailed Chemistry Tabulation Methodology for Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (3), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Pollutant Modelling: an Essential Prerequisite for Diesel HCCI and LTC Engine Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Knop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Béard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.495-515. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2008022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Even Cleaner Diesel Engines: Contribution of 3D CFD Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2006003x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Developments in Gasoline Auto-Ignition Modelling Applied to an Optical CAI (Tm) Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Knop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2006008x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquete Permanente sur les Avalanches (EPA) et la Carte de Localisation des Phénoménes d'Avalanches (CLPA) - Edition nationale de mise à disposition des données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging systems for agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and applying optoelectronics in machine vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 344 p., 2017, Advances in Computational Intelligence and Robotics (ACIR), 2327-0411 ISBN13: 9781522506324|ISBN10: 1522506322. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0632-4.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D imaging systems for agricultural applications: characterization of crop and root phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and applying optoelectronics in machine vision. Sergiyenko, O. and Rodriguez-Quiñonez, J.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.236-272, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet www.avalanches.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI, fAPAR, FVC,and VCW From Optical Sensors (ATBD): Taking SENTINEL-2 as an example Sentinel-2 ATBD -Version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EMMAH UMR 114, CAPTE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products: LAI, FAPAR, FCOVER. Version 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products LAI, FAPAR, FCOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH-CAPTE, INRAe Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et détection en imagerie hyperspectrale : application aux environnements côtiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Centrale Marseille, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5589,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AACF7AAA"/>
+    <w:nsid w:val="610EF381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5820,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169883019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Brezini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184583" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03693904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Truffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Oijen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00278-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benicio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutartre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/9452123" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Olwen Guillaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132072" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joudelat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rkkk-cw07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02077634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafrance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.00A319" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02188160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sciuto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocoual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gardel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.10.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01671185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.0000A1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse2017.06.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allios" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linderholm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/nirn.1602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1125551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.09.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2347414" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02002030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Knop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kircher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;ard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2008022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006003x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006008x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Escande" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-jay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-834X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169883019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HEQrdVIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561382v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia d'Argaignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2026.100199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Brezini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15184583" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03693904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Truffin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Oijen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouvin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00278-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maupas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joudelat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/rkkk-cw07" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benicio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutartre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2020/9452123" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Olwen Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Juste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02077634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafrance" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.00A319" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02188160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sciuto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allios" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocoual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gardel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.10.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01671185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.0000A1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse2017.06.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1125551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guermeur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linderholm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/nirn.1602" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.09.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2347414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blanc Talon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02001532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02002030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Knop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kircher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;ard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2008022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleemann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006003x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006008x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;langer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Escande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Han" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/398874.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0632-4.ch008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>