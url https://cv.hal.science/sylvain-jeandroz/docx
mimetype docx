--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1192,433 +1192,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on agronomic traits, biochemical composition of lipids, proteins and polysaccharides and rheological measurement in a brown mustard seed collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Identification of Partner Proteins of the Algae Klebsormidium nitens NO Synthases: Toward a Better Understanding of NO Signaling in Eukaryotic Photosynthetic Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.107417. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.797451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.797451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429126v1</w:t>
+                <w:t xml:space="preserve">hal-03537224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Partner Proteins of the Algae Klebsormidium nitens NO Synthases: Toward a Better Understanding of NO Signaling in Eukaryotic Photosynthetic Organisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.797451⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537224v1</w:t>
+                <w:t xml:space="preserve">hal-03513862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Fournier</w:t>
+                <w:t xml:space="preserve">Data on agronomic traits, biochemical composition of lipids, proteins and polysaccharides and rheological measurement in a brown mustard seed collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sevellec</w:t>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.107417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03513862v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
               </w:r>
@@ -2246,373 +2246,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant responses to biotic/abiotic stresses: lessons from cell signalin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+                <w:t xml:space="preserve">Structure and functions of the chaperone-like p97/CDC48 in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (1), pp.3053-3060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617860v1</w:t>
+                <w:t xml:space="preserve">hal-01605686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functions of the chaperone-like p97/CDC48 in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Begue</w:t>
+                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (63), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.001⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605686v1</w:t>
+                <w:t xml:space="preserve">hal-01451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+                <w:t xml:space="preserve">Plant responses to biotic/abiotic stresses: lessons from cell signalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2016.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451719v1</w:t>
+                <w:t xml:space="preserve">hal-02617860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Plant Responses to Biotic and Abiotic Stresses: Lessons from Cell Signaling</w:t>
               </w:r>
@@ -2683,295 +2683,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, structure, and evolution of nitric oxide synthase-like proteins in the plant kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Melkonian</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aad4403⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696274v1</w:t>
+                <w:t xml:space="preserve">hal-01696273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Fournier</w:t>
+                <w:t xml:space="preserve">Occurrence, structure, and evolution of nitric oxide synthase-like proteins in the plant kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis J. Stuehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Lamattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Michael Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (417), re2 (000010p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aad4403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696273v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of HD2 proteins in green plants</w:t>
               </w:r>
@@ -3469,269 +3469,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide is a major player in plant immune system</w:t>
+                <w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+                <w:t xml:space="preserve">J. Puyaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bourque</w:t>
+                <w:t xml:space="preserve">N. Reze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696277v1</w:t>
+                <w:t xml:space="preserve">hal-02017250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide is a major player in plant immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Puyaubert</w:t>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reze</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.309--316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013293018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017250v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There's More to the Picture Than Meets the Eye: Nitric Oxide Cross Talk with Ca2+ Signaling</w:t>
               </w:r>
@@ -3845,295 +3845,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and proteomic approaches to evaluate the role of sterol binding in elicitin-induced resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Dokladal</w:t>
+                <w:t xml:space="preserve">Carole Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Oboril</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikola Ptackova</w:t>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err427⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696279v1</w:t>
+                <w:t xml:space="preserve">hal-01137174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+                <w:t xml:space="preserve">Physiological and proteomic approaches to evaluate the role of sterol binding in elicitin-induced resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Dokladal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Oboril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Stejskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+                <w:t xml:space="preserve">Zbynek Zdrahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+                <w:t xml:space="preserve">Nikola Ptackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.2203-2215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137174v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-2 histone deacetylases as new regulators of elicitor-induced cell death in plants</w:t>
               </w:r>
@@ -4279,77 +4279,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumaira Rasul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 181 (5, SI), pp.527--533. </w:t>
@@ -4399,51 +4399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current view of nitric oxide-responsive genes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,354 +4807,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel Control of Organelle DNA Sequence Length in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (4), pp.405-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017356v1</w:t>
+                <w:t xml:space="preserve">hal-02017152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Control of Organelle DNA Sequence Length in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+                <w:t xml:space="preserve">Claude C. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+                <w:t xml:space="preserve">Paola Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Petit</w:t>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 66 (4), pp.405-415. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9095-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017152v1</w:t>
+                <w:t xml:space="preserve">hal-02017356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,317 +5212,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants and arbuscular mycorrhizal fungi: cues and communication in the early steps of symbiotic interactions</w:t>
+                <w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+                <w:t xml:space="preserve">Barbara Montanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Genre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonfante</w:t>
+                <w:t xml:space="preserve">Dale Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(07)46005-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659550v1</w:t>
+                <w:t xml:space="preserve">hal-02017595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plants and arbuscular mycorrhizal fungi: cues and communication in the early steps of symbiotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonfante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.181-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(07)46005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017595v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,471 +5593,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genome mapping among Picea glauca, P. mariana X P. rubens and P. abies, and correspondence with other Pinaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Ming Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Pelgas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Acheré</w:t>
+                <w:t xml:space="preserve">da Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0354-7⟩</w:t>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.1034-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655807v1</w:t>
+                <w:t xml:space="preserve">hal-02659178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659178v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+                <w:t xml:space="preserve">Comparative genome mapping among Picea glauca, P. mariana X P. rubens and P. abies, and correspondence with other Pinaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Pelgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Beauseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113, pp.1371-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0354-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018936v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,77 +6121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,51 +6776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vairelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 119 (1-2), pp.103--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7256,51 +7256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forest Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,51 +7806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of nitric oxide synthases (NOS) of Klebsormidium nitens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,51 +8009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -8076,277 +8076,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">8th Plant Nitric Oxide International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319851v1</w:t>
+                <w:t xml:space="preserve">hal-03534506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Nitric Oxide International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534506v1</w:t>
+                <w:t xml:space="preserve">hal-03319851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et signalisation dépendante du monoxyde d'azote dans la lignée verte la surprise des microalgues</w:t>
               </w:r>
@@ -8492,51 +8492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8689,269 +8689,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nutrition et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen nutrition and plant genotype on Medicago truncatula resistance against Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">The EMBO conference ‘The nitrogen nutrition of plants - Nitrogen2016’ 3rd international symposium on the nitrogen nutrition of plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008938v1</w:t>
+                <w:t xml:space="preserve">hal-02009037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen nutrition and plant genotype on Medicago truncatula resistance against Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effets de la nutrition et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO conference ‘The nitrogen nutrition of plants - Nitrogen2016’ 3rd international symposium on the nitrogen nutrition of plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009037v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
@@ -8976,51 +8976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,273 +9177,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO signaling in tobacco elicited by the MAMP cryptogein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Society of Plant Signaling and Behavior. INT., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010800v1</w:t>
+                <w:t xml:space="preserve">hal-02793462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO signaling in tobacco elicited by the MAMP cryptogein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Society of Plant Signaling and Behavior. INT., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793462v1</w:t>
+                <w:t xml:space="preserve">hal-02010800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
               </w:r>
@@ -9468,51 +9468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9658,51 +9658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant NO Club Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
@@ -9865,51 +9865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10092,472 +10092,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonides-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Plant NO Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Journée technique, Mois de l'Innovation en Bourgogne "Génotypage de variétés végétales: un outil pour établir les Filières Plants Sains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005075v1</w:t>
+                <w:t xml:space="preserve">hal-04171451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAPDH, NtOSAK and CDC48, a conserved chaperone-like AAA-ATPase, as nitric oxide targets in response to (a)biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Wawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique, Mois de l'Innovation en Bourgogne "Génotypage de variétés végétales: un outil pour établir les Filières Plants Sains"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on the Biology, Chemistry and Therapeutic Application of Nitric Oxide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nitric Oxide Society, Canada., Jul 2012, Édimbourg, United Kingdom. pp.S9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox2012.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171451v1</w:t>
+                <w:t xml:space="preserve">hal-02015252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPDH, NtOSAK and CDC48, a conserved chaperone-like AAA-ATPase, as nitric oxide targets in response to (a)biotic stresses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du rôle du monoxyde d’azote (NO) dans la réponse du transcriptome d’Arabidopsis thaliana aux oligogalacturonides, un éliciteur des réactions de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Borgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on the Biology, Chemistry and Therapeutic Application of Nitric Oxide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon - 9èmes Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.niox2012.04.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015252v1</w:t>
+                <w:t xml:space="preserve">hal-02015195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle du monoxyde d’azote (NO) dans la réponse du transcriptome d’Arabidopsis thaliana aux oligogalacturonides, un éliciteur des réactions de défense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonides-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon - 9èmes Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">4. International Plant NO Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015195v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver</w:t>
               </w:r>
@@ -10638,77 +10638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,51 +10925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11005,51 +11005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthases from klebsormidium nitens: first structural characterization and partners identification</w:t>
+                <w:t xml:space="preserve">Role of nitric oxide synthases from Klebsormidium nitens: first structural characterization and partners identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
@@ -11063,118 +11063,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887770v1</w:t>
+                <w:t xml:space="preserve">hal-03887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthases from Klebsormidium nitens: first structural characterization and partners identification</w:t>
+                <w:t xml:space="preserve">Role of nitric oxide synthases from klebsormidium nitens: first structural characterization and partners identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
@@ -11188,215 +11188,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887358v1</w:t>
+                <w:t xml:space="preserve">hal-03887770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress biotique, le décorticage ou la variété influencent la présence d'off-flavors dans la farine de pois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Klinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165165v1</w:t>
+                <w:t xml:space="preserve">hal-03593504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
               </w:r>
@@ -11434,51 +11438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
@@ -11501,152 +11505,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le stress biotique, le décorticage ou la variété influencent la présence d'off-flavors dans la farine de pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593504v1</w:t>
+                <w:t xml:space="preserve">hal-03165165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
               </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs de l'école Doctorale Environnements-Santé de l'Université Bourgogne Franche Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
@@ -11783,51 +11783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11917,51 +11917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12411,51 +12411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging functions of nitric oxide in plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12463,51 +12463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gasotransmitters in plants - The rise of a new paradigm in cell signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 11, </w:t>
@@ -13377,51 +13377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05448987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04728-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole-Jamault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Astier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23783-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107417" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03537224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.797451" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7H30CQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.09.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Stuehr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lamattina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad4403" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lehotai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1LXZP6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kulik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Dokladal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Oboril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Stejskal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Zdrahal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ptackova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err427" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dutartre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hammoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03788.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28F7N3C6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4XH65RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9095-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P02BT6Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659550v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(07)46005-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pelgas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beauseigle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0354-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Almeida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00830.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL6RLCF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Favre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Collignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maurice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vairelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1284-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679462v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Jardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319851v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008938v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010800v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793462v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009325v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005075v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Wawer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox2012.04.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borgeot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chasseray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887358v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593504v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. Astier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/4082/plant-responses-to-biotic-and-abiotic-stresses-lessons-from-cell-signaling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-356-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Frances" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319407111" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Astier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/73/50/78/PDF/Astier_et_al_._Wendehenne_s_team_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444328608.ch7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425512" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05448987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04728-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole-Jamault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Astier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23783-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03537224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.797451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7H30CQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Stuehr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lamattina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad4403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lehotai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1LXZP6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kulik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Dokladal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Oboril" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Stejskal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Zdrahal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ptackova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err427" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dutartre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hammoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03788.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28F7N3C6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4XH65RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9095-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P02BT6Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(07)46005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pelgas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beauseigle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0354-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Almeida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00830.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL6RLCF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Favre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Collignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maurice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vairelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1284-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679462v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Jardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009325v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Wawer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox2012.04.035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borgeot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chasseray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887358v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. Astier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/4082/plant-responses-to-biotic-and-abiotic-stresses-lessons-from-cell-signaling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-356-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Frances" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319407111" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Astier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/73/50/78/PDF/Astier_et_al_._Wendehenne_s_team_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444328608.ch7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425512" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>