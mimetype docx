--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1192,567 +1192,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Partner Proteins of the Algae Klebsormidium nitens NO Synthases: Toward a Better Understanding of NO Signaling in Eukaryotic Photosynthetic Organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Klinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.797451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.781-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537224v1</w:t>
+                <w:t xml:space="preserve">hal-03013807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+                <w:t xml:space="preserve">Identification of Partner Proteins of the Algae Klebsormidium nitens NO Synthases: Toward a Better Understanding of NO Signaling in Eukaryotic Photosynthetic Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.797451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.797451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03513862v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on agronomic traits, biochemical composition of lipids, proteins and polysaccharides and rheological measurement in a brown mustard seed collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107417⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03429126v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Klinguer</w:t>
+                <w:t xml:space="preserve">Data on agronomic traits, biochemical composition of lipids, proteins and polysaccharides and rheological measurement in a brown mustard seed collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (3), pp.781-792. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.107417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03013807v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between the animal and the green lineages</w:t>
               </w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1861 (1), pp.3053-3060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,981 +3469,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">There's More to the Picture Than Meets the Eye: Nitric Oxide Cross Talk with Ca2+ Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.459--470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.220624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017250v1</w:t>
+                <w:t xml:space="preserve">hal-01696278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide is a major player in plant immune system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puyaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696277v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's More to the Picture Than Meets the Eye: Nitric Oxide Cross Talk with Ca2+ Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+                <w:t xml:space="preserve">Nitric oxide is a major player in plant immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (2), pp.459--470. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.309--316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.220624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013293018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696278v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological and proteomic approaches to evaluate the role of sterol binding in elicitin-induced resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+                <w:t xml:space="preserve">Ladislav Dokladal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+                <w:t xml:space="preserve">Michal Oboril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Stejskal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Zdrahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Ptackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.2203-2215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137174v1</w:t>
+                <w:t xml:space="preserve">hal-01696279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and proteomic approaches to evaluate the role of sterol binding in elicitin-induced resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karel Stejskal</w:t>
+                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbynek Zdrahal</w:t>
+                <w:t xml:space="preserve">Carole Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Ptackova</w:t>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63 (5), pp.2203-2215. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696279v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-2 histone deacetylases as new regulators of elicitor-induced cell death in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bourque</w:t>
+                <w:t xml:space="preserve">S-nitrosylation: An emerging post-translational protein modification in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Dutartre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
+                <w:t xml:space="preserve">Hamid Manzoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03788.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 181 (5, SI), pp.527--533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696283v1</w:t>
+                <w:t xml:space="preserve">hal-01696281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-nitrosylation: An emerging post-translational protein modification in plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+                <w:t xml:space="preserve">Type-2 histone deacetylases as new regulators of elicitor-induced cell death in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Manzoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Sabrina Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.02.011⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (1), pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03788.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696281v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current view of nitric oxide-responsive genes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,700 +4539,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does maternal environmental condition during reproductive development induce genotypic selection in Picea abies ?</w:t>
+                <w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Acheré</w:t>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Johnsen</w:t>
+                <w:t xml:space="preserve">Gregory Bonito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (4), pp.77-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884152v1</w:t>
+                <w:t xml:space="preserve">hal-02019385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide in Plants: Production and Cross-talk with Ca2+ Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Does maternal environmental condition during reproductive development induce genotypic selection in Picea abies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Courtois</w:t>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
+                <w:t xml:space="preserve">Øystein Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazyna Dobrowolska</w:t>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (2), pp.218-228. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssm016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019450v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Control of Organelle DNA Sequence Length in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric Oxide in Plants: Production and Cross-talk with Ca2+ Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+                <w:t xml:space="preserve">Cécile Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ollier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazyna Dobrowolska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9095-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (2), pp.218-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssm016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017152v1</w:t>
+                <w:t xml:space="preserve">hal-02019450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel Control of Organelle DNA Sequence Length in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjin Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (4), pp.405-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017356v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Le Tacon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Murat</w:t>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019385v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonfante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46, pp.181-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5478,103 +5478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.301-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5599,90 +5599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5745,90 +5745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Pelgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Beauseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,90 +5987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6121,77 +6121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,520 +6731,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une station à \textitTricholoma caligatum en forêt communale de Greux (Vosges)</w:t>
+                <w:t xml:space="preserve">Characterization of a mosaic minisatellite locus in the mitochondrial DNA of Norway spruce (Picea abies (L.) Karst.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Maurice</w:t>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vairelles</w:t>
+                <w:t xml:space="preserve">C. Sperisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.574-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1284-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375564v1</w:t>
+                <w:t xml:space="preserve">hal-02681707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mosaic minisatellite locus in the mitochondrial DNA of Norway spruce (Picea abies (L.) Karst.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une station à \textitTricholoma caligatum en forêt communale de Greux (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sperisen</w:t>
+                <w:t xml:space="preserve">J.-P. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vairelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119 (1-2), pp.103--115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681707v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards construction of an ultra high density linkage map for Pinus pinaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A set of primers for amplification of mitochondrial DNA in Picea abies and other conifer species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Ritter</w:t>
+                <w:t xml:space="preserve">A. Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aragonés</w:t>
+                <w:t xml:space="preserve">P. Du Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Markussen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martial Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.389-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881916v1</w:t>
+                <w:t xml:space="preserve">hal-02679462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of primers for amplification of mitochondrial DNA in Picea abies and other conifer species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bastien</w:t>
+                <w:t xml:space="preserve">Towards construction of an ultra high density linkage map for Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aragonés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chandelier</w:t>
+                <w:t xml:space="preserve">Torsten Markussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Du Jardin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago Espinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.637-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679462v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and phylogeography of the circumpolar genusFraxinus (Oleaceae) based on Internal Transcribed Spacer sequences of nuclear ribosomal DNA</w:t>
               </w:r>
@@ -7806,51 +7806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of nitric oxide synthases (NOS) of Klebsormidium nitens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,51 +8009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
@@ -8447,390 +8447,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between animal and green lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+              <w:t xml:space="preserve">14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790874v1</w:t>
+                <w:t xml:space="preserve">hal-02736345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between animal and green lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Santolini</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+              <w:t xml:space="preserve">The 14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736345v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen nutrition and plant genotype on Medicago truncatula resistance against Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effet de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO conference ‘The nitrogen nutrition of plants - Nitrogen2016’ 3rd international symposium on the nitrogen nutrition of plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009037v1</w:t>
+                <w:t xml:space="preserve">hal-02009189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la nutrition et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
@@ -8931,273 +8935,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen nutrition and plant genotype on Medicago truncatula resistance against Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., May 2016, Dijon, France. 27 p</w:t>
+              <w:t xml:space="preserve">The EMBO conference ‘The nitrogen nutrition of plants - Nitrogen2016’ 3rd international symposium on the nitrogen nutrition of plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009272v1</w:t>
+                <w:t xml:space="preserve">hal-02009037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effets de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., May 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009189v1</w:t>
+                <w:t xml:space="preserve">hal-02009272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
               </w:r>
@@ -9298,713 +9298,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO signaling in tobacco elicited by the MAMP cryptogein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Society of Plant Signaling and Behavior, International, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010800v1</w:t>
+                <w:t xml:space="preserve">hal-02009325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO signaling in tobacco elicited by the MAMP cryptogein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Society of Plant Signaling and Behavior, International, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009325v1</w:t>
+                <w:t xml:space="preserve">hal-02010800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and role of nitric oxide production in Arabidopsis thaliana defense responses induced by oligogalacturonides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium Plant Cell Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Adam Kondorosi Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011011v1</w:t>
+                <w:t xml:space="preserve">hal-02800521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant nutrition and genotype on Medicago truncatula defense responses against Aphanomyces euteiches</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation and role of nitric oxide production in Arabidopsis thaliana defense responses induced by oligogalacturonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Second Adam Kondorosi Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Second Symposium Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010853v1</w:t>
+                <w:t xml:space="preserve">hal-02011011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO signaling in cryptogein-induced immune responses in tobacco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of plant nutrition and genotype on Medicago truncatula defense responses against Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Plant NO Club Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">2. Second Adam Kondorosi Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011049v1</w:t>
+                <w:t xml:space="preserve">hal-02010853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Potin</w:t>
+                <w:t xml:space="preserve">NO signaling in cryptogein-induced immune responses in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Adam Kondorosi Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">5. Plant NO Club Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800521v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide (NO) signaling in plant defense: recent progress in deciphering the mechanisms</w:t>
               </w:r>
@@ -10092,351 +10092,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAPDH, NtOSAK and CDC48, a conserved chaperone-like AAA-ATPase, as nitric oxide targets in response to (a)biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Wawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique, Mois de l'Innovation en Bourgogne "Génotypage de variétés végétales: un outil pour établir les Filières Plants Sains"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on the Biology, Chemistry and Therapeutic Application of Nitric Oxide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nitric Oxide Society, Canada., Jul 2012, Édimbourg, United Kingdom. pp.S9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox2012.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171451v1</w:t>
+                <w:t xml:space="preserve">hal-02015252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPDH, NtOSAK and CDC48, a conserved chaperone-like AAA-ATPase, as nitric oxide targets in response to (a)biotic stresses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du rôle du monoxyde d’azote (NO) dans la réponse du transcriptome d’Arabidopsis thaliana aux oligogalacturonides, un éliciteur des réactions de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Borgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on the Biology, Chemistry and Therapeutic Application of Nitric Oxide</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon - 9èmes Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.niox2012.04.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015252v1</w:t>
+                <w:t xml:space="preserve">hal-02015195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle du monoxyde d’azote (NO) dans la réponse du transcriptome d’Arabidopsis thaliana aux oligogalacturonides, un éliciteur des réactions de défense</w:t>
+                <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon - 9èmes Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée technique, Mois de l'Innovation en Bourgogne "Génotypage de variétés végétales: un outil pour établir les Filières Plants Sains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015195v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonides-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
               </w:r>
@@ -10448,51 +10448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumaira Rasul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10638,77 +10638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,51 +10925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11005,51 +11005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthases from Klebsormidium nitens: first structural characterization and partners identification</w:t>
+                <w:t xml:space="preserve">Role of nitric oxide synthases from klebsormidium nitens: first structural characterization and partners identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
@@ -11063,118 +11063,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887358v1</w:t>
+                <w:t xml:space="preserve">hal-03887770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthases from klebsormidium nitens: first structural characterization and partners identification</w:t>
+                <w:t xml:space="preserve">Role of nitric oxide synthases from Klebsormidium nitens: first structural characterization and partners identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
@@ -11188,94 +11188,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887770v1</w:t>
+                <w:t xml:space="preserve">hal-03887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
               </w:r>
@@ -11313,94 +11313,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593504v1</w:t>
+                <w:t xml:space="preserve">hal-03543576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
               </w:r>
@@ -11438,94 +11438,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543576v1</w:t>
+                <w:t xml:space="preserve">hal-03593504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress biotique, le décorticage ou la variété influencent la présence d'off-flavors dans la farine de pois</w:t>
               </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs de l'école Doctorale Environnements-Santé de l'Université Bourgogne Franche Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
@@ -12411,51 +12411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging functions of nitric oxide in plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12463,51 +12463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gasotransmitters in plants - The rise of a new paradigm in cell signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 11, </w:t>
@@ -12675,51 +12675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide Signalling in Plants: Cross-Talk With Ca2+, Protein Kinases and Reactive Oxygen Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Wawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12826,51 +12826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide signaling in plants: cross-talk with Ca2+, protein kinases and reactive oxygen species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Wawel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13377,51 +13377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05448987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04728-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole-Jamault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Astier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23783-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03537224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.797451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7H30CQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Stuehr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lamattina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad4403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lehotai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1LXZP6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kulik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Dokladal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Oboril" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Stejskal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Zdrahal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ptackova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err427" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dutartre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hammoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03788.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28F7N3C6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4XH65RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9095-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P02BT6Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(07)46005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pelgas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beauseigle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0354-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Almeida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00830.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL6RLCF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Favre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Collignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maurice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vairelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1284-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679462v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Jardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009325v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171451v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Wawer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox2012.04.035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borgeot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chasseray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887358v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. Astier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/4082/plant-responses-to-biotic-and-abiotic-stresses-lessons-from-cell-signaling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-356-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Frances" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319407111" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Astier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/73/50/78/PDF/Astier_et_al_._Wendehenne_s_team_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444328608.ch7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425512" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05448987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04728-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole-Jamault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Astier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23783-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa421" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03537224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.797451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7H30CQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Stuehr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lamattina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad4403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lehotai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1LXZP6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kulik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220624" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Dokladal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Oboril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Stejskal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Zdrahal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ptackova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err427" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.02.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28F7N3C6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dutartre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hammoudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03788.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4XH65RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9095-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P02BT6Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(07)46005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pelgas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beauseigle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0354-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Almeida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00830.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL6RLCF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Favre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Collignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1284-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maurice" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vairelles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Jardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Favre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santolini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790874v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009325v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011011v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Wawer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox2012.04.035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borgeot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chasseray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887358v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543576v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. Astier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/4082/plant-responses-to-biotic-and-abiotic-stresses-lessons-from-cell-signaling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-356-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Frances" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319407111" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Astier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/73/50/78/PDF/Astier_et_al_._Wendehenne_s_team_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444328608.ch7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425512" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>