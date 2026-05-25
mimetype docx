--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1192,177 +1192,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Astier</w:t>
+                <w:t xml:space="preserve">Data on agronomic traits, biochemical composition of lipids, proteins and polysaccharides and rheological measurement in a brown mustard seed collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa421⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.107417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013807v1</w:t>
+                <w:t xml:space="preserve">hal-03429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Partner Proteins of the Algae Klebsormidium nitens NO Synthases: Toward a Better Understanding of NO Signaling in Eukaryotic Photosynthetic Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1371,388 +1375,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.797451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.797451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants as a realized niche for Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai Nam Truong</w:t>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (6), pp.e1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mbo3.1255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on agronomic traits, biochemical composition of lipids, proteins and polysaccharides and rheological measurement in a brown mustard seed collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Nitric oxide production and signalling in algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38, pp.107417. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.781-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03429126v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between the animal and the green lineages</w:t>
               </w:r>
@@ -2246,373 +2246,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and functions of the chaperone-like p97/CDC48 in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Begue</w:t>
+                <w:t xml:space="preserve">Plant responses to biotic/abiotic stresses: lessons from cell signalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605686v1</w:t>
+                <w:t xml:space="preserve">hal-02617860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François André</w:t>
+                <w:t xml:space="preserve">Structure and functions of the chaperone-like p97/CDC48 in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (1), pp.3053-3060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01451719v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant responses to biotic/abiotic stresses: lessons from cell signalin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (63), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617860v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Plant Responses to Biotic and Abiotic Stresses: Lessons from Cell Signaling</w:t>
               </w:r>
@@ -3469,981 +3469,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's More to the Picture Than Meets the Eye: Nitric Oxide Cross Talk with Ca2+ Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+                <w:t xml:space="preserve">Nitric oxide is a major player in plant immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.220624⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.309--316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013293018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696278v1</w:t>
+                <w:t xml:space="preserve">hal-01696277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-evoked NO controls cold-responsivegene expression and modulates proteinS-nitrosylation status in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Puyaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioTechnologia. Journal of Biotechnology, Computational Biology and Bionanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide is a major player in plant immune system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+                <w:t xml:space="preserve">There's More to the Picture Than Meets the Eye: Nitric Oxide Cross Talk with Ca2+ Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (3), pp.309--316. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.459--470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013293018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.220624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696277v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and proteomic approaches to evaluate the role of sterol binding in elicitin-induced resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Dokladal</w:t>
+                <w:t xml:space="preserve">Carole Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Oboril</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikola Ptackova</w:t>
+                <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err427⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696279v1</w:t>
+                <w:t xml:space="preserve">hal-01137174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonide-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+                <w:t xml:space="preserve">Physiological and proteomic approaches to evaluate the role of sterol binding in elicitin-induced resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Dokladal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Oboril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Stejskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubreuil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+                <w:t xml:space="preserve">Zbynek Zdrahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poinssot</w:t>
+                <w:t xml:space="preserve">Nikola Ptackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (8), pp.1483-1499. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.2203-2215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02505.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137174v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-nitrosylation: An emerging post-translational protein modification in plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Koen</w:t>
+                <w:t xml:space="preserve">Type-2 histone deacetylases as new regulators of elicitor-induced cell death in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Manzoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+                <w:t xml:space="preserve">Agnes Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.02.011⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (1), pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03788.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696281v1</w:t>
+                <w:t xml:space="preserve">hal-01696283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-2 histone deacetylases as new regulators of elicitor-induced cell death in plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Hammoudi</w:t>
+                <w:t xml:space="preserve">S-nitrosylation: An emerging post-translational protein modification in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Koen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
+                <w:t xml:space="preserve">Hamid Manzoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 181 (5, SI), pp.527--533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03788.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01696283v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current view of nitric oxide-responsive genes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,1042 +4539,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t>
+                <w:t xml:space="preserve">Does maternal environmental condition during reproductive development induce genotypic selection in Picea abies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjin Wang</w:t>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bonito</w:t>
+                <w:t xml:space="preserve">Øystein Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Murat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019385v1</w:t>
+                <w:t xml:space="preserve">hal-00884152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does maternal environmental condition during reproductive development induce genotypic selection in Picea abies ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+                <w:t xml:space="preserve">Nitric Oxide in Plants: Production and Cross-talk with Ca2+ Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Acheré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+                <w:t xml:space="preserve">Cécile Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Johnsen</w:t>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+                <w:t xml:space="preserve">Grazyna Dobrowolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (2), pp.218-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2007081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssm016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884152v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide in Plants: Production and Cross-talk with Ca2+ Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilevel Control of Organelle DNA Sequence Length in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Courtois</w:t>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazyna Dobrowolska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/ssm016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (4), pp.405-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-008-9095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019450v1</w:t>
+                <w:t xml:space="preserve">hal-02017152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Control of Organelle DNA Sequence Length in Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+                <w:t xml:space="preserve">Claude C. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Petit</w:t>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonfante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-008-9095-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017152v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bonito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (4), pp.77-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02017356v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t>
+                <w:t xml:space="preserve">Plants and arbuscular mycorrhizal fungi: cues and communication in the early steps of symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Montanini</w:t>
+                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonfante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-107⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.181-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(07)46005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017595v1</w:t>
+                <w:t xml:space="preserve">hal-02659550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants and arbuscular mycorrhizal fungi: cues and communication in the early steps of symbiotic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic and functional analysis of the Cation Diffusion Facilitator (CDF) family: improved signature and prediction of substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Montanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivienne Gianinazzi</w:t>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+                <w:t xml:space="preserve">Dale Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Genre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonfante</w:t>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.181-219. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(07)46005-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659550v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.301-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5593,484 +5593,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genome mapping among Picea glauca, P. mariana X P. rubens and P. abies, and correspondence with other Pinaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Pelgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Beauseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjin Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Murat</w:t>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113, pp.1371-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659178v1</w:t>
+                <w:t xml:space="preserve">hal-02655807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+                <w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Ming Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (9), pp.1034-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018936v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genome mapping among Picea glauca, P. mariana X P. rubens and P. abies, and correspondence with other Pinaceae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Acheré</w:t>
+                <w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0354-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655807v1</w:t>
+                <w:t xml:space="preserve">hal-02018936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ming Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6121,77 +6121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,350 +6236,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of nuclear microsatellite loci in Pinus pinaster Ait</w:t>
+                <w:t xml:space="preserve">Genomic organization of molecular differentiation in Norway spruce (Picea abies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Guevara</w:t>
+                <w:t xml:space="preserve">V. Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chagné</w:t>
+                <w:t xml:space="preserve">J.M. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Almeida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.3191-3201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683031v1</w:t>
+                <w:t xml:space="preserve">hal-02680949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic organization of molecular differentiation in Norway spruce (Picea abies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of nuclear microsatellite loci in Pinus pinaster Ait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Acheré</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (1), pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00830.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680949v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full saturated linkage map of Picea abies including AFLP, SSR, ESTP, 5S rDNA and morphological markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Markussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 197, pp.225-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6731,520 +6731,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mosaic minisatellite locus in the mitochondrial DNA of Norway spruce (Picea abies (L.) Karst.)</w:t>
+                <w:t xml:space="preserve">Une station à \textitTricholoma caligatum en forêt communale de Greux (Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.M. Collignon</w:t>
+                <w:t xml:space="preserve">J.-P. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sperisen</w:t>
+                <w:t xml:space="preserve">D. Vairelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119 (1-2), pp.103--115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681707v1</w:t>
+                <w:t xml:space="preserve">hal-04375564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une station à \textitTricholoma caligatum en forêt communale de Greux (Vosges)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a mosaic minisatellite locus in the mitochondrial DNA of Norway spruce (Picea abies (L.) Karst.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Vairelles</w:t>
+                <w:t xml:space="preserve">C. Sperisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Mycologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.574-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1284-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375564v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of primers for amplification of mitochondrial DNA in Picea abies and other conifer species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards construction of an ultra high density linkage map for Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chandelier</w:t>
+                <w:t xml:space="preserve">Enrique Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Du Jardin</w:t>
+                <w:t xml:space="preserve">Ana Aragonés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Favre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Torsten Markussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Acheré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Espinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.637-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679462v1</w:t>
+                <w:t xml:space="preserve">hal-00881916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards construction of an ultra high density linkage map for Pinus pinaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Aragonés</w:t>
+                <w:t xml:space="preserve">A set of primers for amplification of mitochondrial DNA in Picea abies and other conifer species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Markussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Acheré</w:t>
+                <w:t xml:space="preserve">A. Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Espinel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Du Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.389-392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881916v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and phylogeography of the circumpolar genusFraxinus (Oleaceae) based on Internal Transcribed Spacer sequences of nuclear ribosomal DNA</w:t>
               </w:r>
@@ -7256,51 +7256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forest Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (4), pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7806,51 +7806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of nitric oxide synthases (NOS) of Klebsormidium nitens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,51 +8009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
@@ -8447,394 +8447,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between animal and green lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Santolini</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+              <w:t xml:space="preserve">The 14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736345v1</w:t>
+                <w:t xml:space="preserve">hal-02790874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide synthase in plants: Where do we stand?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of nitric oxide signalling diverges between animal and green lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+              <w:t xml:space="preserve">14. POG International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790874v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen nutrition and plant genotype on Medicago truncatula resistance against Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">The EMBO conference ‘The nitrogen nutrition of plants - Nitrogen2016’ 3rd international symposium on the nitrogen nutrition of plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009189v1</w:t>
+                <w:t xml:space="preserve">hal-02009037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la nutrition et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
@@ -8935,269 +8931,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen nutrition and plant genotype on Medicago truncatula resistance against Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effets de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO conference ‘The nitrogen nutrition of plants - Nitrogen2016’ 3rd international symposium on the nitrogen nutrition of plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., May 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009037v1</w:t>
+                <w:t xml:space="preserve">hal-02009272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
+                <w:t xml:space="preserve">Effet de la nutrition azotée et du génotype de la plante sur la résistance de Medicago truncatula à Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., May 2016, Dijon, France. 27 p</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009272v1</w:t>
+                <w:t xml:space="preserve">hal-02009189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
               </w:r>
@@ -9298,713 +9298,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO signaling in tobacco elicited by the MAMP cryptogein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Society of Plant Signaling and Behavior, International, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009325v1</w:t>
+                <w:t xml:space="preserve">hal-02010800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO signaling in tobacco elicited by the MAMP cryptogein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Medicago truncatula and the pathogenic oomycete Aphanomyces euteiches: effects of nitrogen nutrition and plant genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Society of Plant Signaling and Behavior, International, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010800v1</w:t>
+                <w:t xml:space="preserve">hal-02009325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation and role of nitric oxide production in Arabidopsis thaliana defense responses induced by oligogalacturonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Adam Kondorosi Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Second Symposium Plant Cell Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800521v1</w:t>
+                <w:t xml:space="preserve">hal-02011011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and role of nitric oxide production in Arabidopsis thaliana defense responses induced by oligogalacturonides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of plant nutrition and genotype on Medicago truncatula defense responses against Aphanomyces euteiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium Plant Cell Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Second Adam Kondorosi Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011011v1</w:t>
+                <w:t xml:space="preserve">hal-02010853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant nutrition and genotype on Medicago truncatula defense responses against Aphanomyces euteiches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO signaling in cryptogein-induced immune responses in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Second Adam Kondorosi Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">5. Plant NO Club Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010853v1</w:t>
+                <w:t xml:space="preserve">hal-02011049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO signaling in cryptogein-induced immune responses in tobacco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Plant NO Club Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">2. Adam Kondorosi Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011049v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide (NO) signaling in plant defense: recent progress in deciphering the mechanisms</w:t>
               </w:r>
@@ -10092,472 +10092,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAPDH, NtOSAK and CDC48, a conserved chaperone-like AAA-ATPase, as nitric oxide targets in response to (a)biotic stresses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonides-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Rasul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on the Biology, Chemistry and Therapeutic Application of Nitric Oxide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. International Plant NO Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015252v1</w:t>
+                <w:t xml:space="preserve">hal-01005075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle du monoxyde d’azote (NO) dans la réponse du transcriptome d’Arabidopsis thaliana aux oligogalacturonides, un éliciteur des réactions de défense</w:t>
+                <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon - 9èmes Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée technique, Mois de l'Innovation en Bourgogne "Génotypage de variétés végétales: un outil pour établir les Filières Plants Sains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015195v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAPDH, NtOSAK and CDC48, a conserved chaperone-like AAA-ATPase, as nitric oxide targets in response to (a)biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Wawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique, Mois de l'Innovation en Bourgogne "Génotypage de variétés végétales: un outil pour établir les Filières Plants Sains"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on the Biology, Chemistry and Therapeutic Application of Nitric Oxide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nitric Oxide Society, Canada., Jul 2012, Édimbourg, United Kingdom. pp.S9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox2012.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171451v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide production mediates oligogalacturonides-triggered immunity and resistance to Botrytis cinerea in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du rôle du monoxyde d’azote (NO) dans la réponse du transcriptome d’Arabidopsis thaliana aux oligogalacturonides, un éliciteur des réactions de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumaira Rasul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Borgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Plant NO Club</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Édimbourg, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon - 9èmes Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005075v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique de la moutarde brune (Brassica juncea) : Apports du marquage moléculaire pour la création de génotypes de type hiver</w:t>
               </w:r>
@@ -10638,77 +10638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des études de diversité chez les végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10925,51 +10925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11005,51 +11005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthases from klebsormidium nitens: first structural characterization and partners identification</w:t>
+                <w:t xml:space="preserve">Role of nitric oxide synthases from Klebsormidium nitens: first structural characterization and partners identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
@@ -11063,118 +11063,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887770v1</w:t>
+                <w:t xml:space="preserve">hal-03887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthases from Klebsormidium nitens: first structural characterization and partners identification</w:t>
+                <w:t xml:space="preserve">Role of nitric oxide synthases from klebsormidium nitens: first structural characterization and partners identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
@@ -11188,219 +11188,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel SFBBM Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887358v1</w:t>
+                <w:t xml:space="preserve">hal-03887770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le stress biotique, le décorticage ou la variété influencent la présence d'off-flavors dans la farine de pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543576v1</w:t>
+                <w:t xml:space="preserve">hal-03165165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
               </w:r>
@@ -11438,51 +11434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
@@ -11505,148 +11501,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress biotique, le décorticage ou la variété influencent la présence d'off-flavors dans la farine de pois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Klinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Congrès international annuel SFBBM, Société Française de Biochimie et Biologie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165165v1</w:t>
+                <w:t xml:space="preserve">hal-03543576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nitric oxide synthase (NOS) of Klebsormidium nitens: Identification and characterization of partners</w:t>
               </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs de l'école Doctorale Environnements-Santé de l'Université Bourgogne Franche Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
@@ -11783,51 +11783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12411,51 +12411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging functions of nitric oxide in plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12463,51 +12463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas-Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gasotransmitters in plants - The rise of a new paradigm in cell signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 11, </w:t>
@@ -12675,51 +12675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide Signalling in Plants: Cross-Talk With Ca2+, Protein Kinases and Reactive Oxygen Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéremy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Wawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12826,51 +12826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide signaling in plants: cross-talk with Ca2+, protein kinases and reactive oxygen species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Wawel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13377,51 +13377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05448987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04728-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole-Jamault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Astier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23783-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa421" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03537224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.797451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107417" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7H30CQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Stuehr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lamattina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad4403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lehotai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1LXZP6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kulik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220624" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Dokladal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Oboril" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Stejskal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Zdrahal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ptackova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err427" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696281v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.02.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28F7N3C6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dutartre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hammoudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03788.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4XH65RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9095-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P02BT6Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(07)46005-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pelgas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beauseigle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0354-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Almeida" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00830.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL6RLCF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Favre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Collignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1284-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maurice" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vairelles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Jardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Favre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santolini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790874v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009325v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010800v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011011v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Wawer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox2012.04.035" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015195v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borgeot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chasseray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887358v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543576v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. Astier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/4082/plant-responses-to-biotic-and-abiotic-stresses-lessons-from-cell-signaling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-356-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Frances" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319407111" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Astier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/73/50/78/PDF/Astier_et_al_._Wendehenne_s_team_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444328608.ch7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425512" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05448987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Franc&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05099214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Pateyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04728-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cr&#233;peau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phyplu.2024.100666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole-Jamault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.3c00094" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03631192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.11861" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871291v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chatelain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Astier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23783-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107417" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03537224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.797451" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03513862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1255" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02065043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2017.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grandperret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liegard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7H30CQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Begue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2016.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santolini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2016.09.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis J. Stuehr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lamattina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melkonian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad4403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lehotai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aime" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2016.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1LXZP6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kulik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Rasul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Koen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Besson-Bard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puyaubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Dokladal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Oboril" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Stejskal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Zdrahal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ptackova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err427" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dutartre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hammoudi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03788.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Manzoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28F7N3C6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4XH65RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-008-9095-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P02BT6Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659550v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(07)46005-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Sanders" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-107" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Pelgas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Beauseigle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0354-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680949v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Favre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Almeida" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Byrne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00830.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL6RLCF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675219v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Collignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375564v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Maurice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vairelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1284-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679462v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandelier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Du Jardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Favre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686005v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934903v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317979v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534549v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Santolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793462v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02009325v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02011049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pfister" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019279v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005075v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Wawer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox2012.04.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borgeot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02015631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chasseray" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guinet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774399v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887358v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543576v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. Astier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02008439v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/4082/plant-responses-to-biotic-and-abiotic-stresses-lessons-from-cell-signaling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-356-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464250v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch41" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608778v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas-Frances" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319407111" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02010264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-17804-2_8#" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17804-2_8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735078v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Astier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/73/50/78/PDF/Astier_et_al_._Wendehenne_s_team_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444328608.ch7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Wawel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425512" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelloux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>