--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -1898,461 +1898,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France</w:t>
+                <w:t xml:space="preserve">Etats-nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597854v1</w:t>
+                <w:t xml:space="preserve">hal-03597857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et soft power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invention du monde, une géographie de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.00 - 00, 2008, 9782724610413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur européen dans la compétition mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tour d'Europe : Dialogues et découvertes pour partager un destin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Manuscrit, pp.00 - 00, 2008, 9782304020489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etats-nations</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères de Copenhague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.00 - 00, 2008, 9782200353506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03597861v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de Copenhague</w:t>
+                <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.00 - 00, 2008, 9782200353506</w:t>
+              <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597856v1</w:t>
+                <w:t xml:space="preserve">hal-03597854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3441,243 +3441,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les forces politiques au sein du nouveau Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1052, pp.00 - 00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parlement européen est-il un ODHNI (objet démocratique et historique non-identifié) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.008.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le parlement européen, un ODNI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telos [France]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.00 - 00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417705v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-03461766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation : la réforme française est-elle une bonne arme pour les universités ?</w:t>
               </w:r>
@@ -4148,1114 +4148,1114 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Israël-Palestine : la polyphonie européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Union: the bright future of enlargment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.1-5</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coup de force de Loukachenko souligne l’impuissance de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture vivante : le Louvre, haut lieu et personnage central dans "La Reine Margot"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la crise de la Covid-19 nous dit de l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il renforcer les pouvoirs du Parlement européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.92 - 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’UE a-t-elle de bonnes raisons de se réjouir de l’élection de Joe Biden ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de relance et la réalité de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.92 - 103</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’UE a-t-elle de bonnes raisons de se réjouir de l’élection de Joe Biden ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Merkel et Macron endossent la tunique mythique du couple franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le plan de relance et la réalité de l'Europe</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'Europe, avec la Covid 19, la Chine tombe le masque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Prin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand Merkel et Macron endossent la tunique mythique du couple franco-allemand</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast « Les mots de la science » : E comme européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Podcast « Les mots de la science » : E comme européanisation</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le Brexit, la clarification de l’arène politique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droites extrêmes : la conversion à l'Europe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à l'épreuve des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burgorgue-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau visage du nationalisme européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droites extrêmes : la conversion à l'Europe !</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019 vu de la « Mitteleuropa » Hongrie, Pologne, Tchécoslovaquie, République tchèque, Slovaquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392339v1</w:t>
-              </w:r>
-[...178 lines deleted...]
-                <w:t xml:space="preserve">hal-02144573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Italie, nouveau laboratoire de l’« orbanisation » de l’Europe</w:t>
               </w:r>
@@ -5699,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1174CA9C"/>
+    <w:nsid w:val="CF23D7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-kahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0378-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109417070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-la-construction-de-l-europe-depuis-1945--9782130822592.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-pays-des-europeens--9782738143280.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertoncini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dulphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;ric Dagorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100031430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.levy.2008.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davidenkoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/17690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wx7kfam6q" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.183.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.s.kah.11.1.124.139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.052.0049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.164.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.026.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.008.0090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03420514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02497231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perchoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-kahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0378-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109417070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-la-construction-de-l-europe-depuis-1945--9782130822592.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-pays-des-europeens--9782738143280.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertoncini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dulphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;ric Dagorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100031430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.levy.2008.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davidenkoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/17690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wx7kfam6q" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.183.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.s.kah.11.1.124.139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.052.0049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.164.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.026.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.008.0090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03420514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02497231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perchoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>