--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1898,461 +1898,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etats-nations</w:t>
+                <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03597854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement supérieur européen dans la compétition mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tour d'Europe : Dialogues et découvertes pour partager un destin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, pp.00 - 00, 2008, 9782304020489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats-nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-03597857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2008, 9782200353506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universités et soft power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invention du monde, une géographie de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.00 - 00, 2008, 9782724610413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de Copenhague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dulphy; Christine Manigand; Yves Bertoncini; Thierry Chopin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.00 - 00, 2008, 9782200353506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597856v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03597854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3441,243 +3441,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parlement européen, un ODNI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telos [France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.00 - 00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les forces politiques au sein du nouveau Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1052, pp.00 - 00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parlement européen est-il un ODHNI (objet démocratique et historique non-identifié) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.1 - 14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.008.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hp.008.0090⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03461766v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03417705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation : la réforme française est-elle une bonne arme pour les universités ?</w:t>
               </w:r>
@@ -4148,1114 +4148,1114 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European Union: the bright future of enlargment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Israël-Palestine : la polyphonie européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.1-14</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la crise de la Covid-19 nous dit de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coup de force de Loukachenko souligne l’impuissance de l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture vivante : le Louvre, haut lieu et personnage central dans "La Reine Margot"</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il renforcer les pouvoirs du Parlement européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.92 - 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’UE a-t-elle de bonnes raisons de se réjouir de l’élection de Joe Biden ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan de relance et la réalité de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.92 - 103</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’UE a-t-elle de bonnes raisons de se réjouir de l’élection de Joe Biden ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Merkel et Macron endossent la tunique mythique du couple franco-allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le plan de relance et la réalité de l'Europe</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast « Les mots de la science » : E comme européanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'Europe, avec la Covid 19, la Chine tombe le masque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Prin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand Merkel et Macron endossent la tunique mythique du couple franco-allemand</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le Brexit, la clarification de l’arène politique européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droites extrêmes : la conversion à l'Europe !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989-2019 vu de la « Mitteleuropa » Hongrie, Pologne, Tchécoslovaquie, République tchèque, Slovaquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau visage du nationalisme européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe à l'épreuve des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burgorgue-Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...233 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Burgorgue-Larsen</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02144573v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03392339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Italie, nouveau laboratoire de l’« orbanisation » de l’Europe</w:t>
               </w:r>
@@ -5699,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF23D7D8"/>
+    <w:nsid w:val="69D596F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-kahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0378-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109417070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-la-construction-de-l-europe-depuis-1945--9782130822592.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-pays-des-europeens--9782738143280.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertoncini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dulphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;ric Dagorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100031430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.levy.2008.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davidenkoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/17690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wx7kfam6q" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.183.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.s.kah.11.1.124.139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.052.0049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.164.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.026.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.008.0090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03420514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02497231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perchoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-kahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0378-4245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109417070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoire-de-la-construction-de-l-europe-depuis-1945--9782130822592.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-pays-des-europeens--9782738143280.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01693029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertoncini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dulphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manigand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poncet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-&#201;ric Dagorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100031430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.levy.2008.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Davidenkoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/17690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05312049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wx7kfam6q" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05266542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki La&#239;di" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.183.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48088/ejg.s.kah.11.1.124.139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.052.0049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.164.0079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.026.0001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1012.0114" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.008.0090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114120v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04336336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03420514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03179678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Prin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02497231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bassani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burgorgue-Larsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perchoc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>