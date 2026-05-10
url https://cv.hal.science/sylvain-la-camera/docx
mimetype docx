--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -204,2420 +204,2545 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
+                <w:t xml:space="preserve">Amino acid vectorization of salicylic acid enables efficient activation of NPR1-dependent defense without phytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+                <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Coulon</w:t>
+                <w:t xml:space="preserve">Benoît Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Couturier</w:t>
+                <w:t xml:space="preserve">Loic Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Morin</w:t>
+                <w:t xml:space="preserve">Vincent Lebeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375785v1</w:t>
+                <w:t xml:space="preserve">hal-05572748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salicylic acid: a key natural foundation for next-generation plant defense stimulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Oussou</w:t>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chollet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (6), pp.e70194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.70389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/csc2.70194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381387v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic expression of the grape hexose transporter VvHT5 restores STP13 ‐deficiency in Arabidopsis and promotes fungal resistance to Botrytis cinerea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salicylic acid: a key natural foundation for next-generation plant defense stimulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Oussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Monnereau</w:t>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gaillard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.14035⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.70389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267700v1</w:t>
+                <w:t xml:space="preserve">hal-05381387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal wood-degrading enzymes in esca-diseased grapevine and effects of carbohydrate environment on fungal development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectopic expression of the grape hexose transporter VvHT5 restores STP13 ‐deficiency in Arabidopsis and promotes fungal resistance to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Roblin</w:t>
+                <w:t xml:space="preserve">Pierre‐antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-023-03544-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.493-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075862v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, phloem mobility and induced plant resistance of synthetic salicylic acid amino acid or glucose conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal wood-degrading enzymes in esca-diseased grapevine and effects of carbohydrate environment on fungal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Luini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guichard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
+                <w:t xml:space="preserve">Gabriel Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.7112⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205 (5), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-023-03544-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781129v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Molecular Responses of Tolerant, Susceptible and Highly Susceptible Grapevine Cultivars During Interaction With the Pathogenic Fungus Eutypa lata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis, phloem mobility and induced plant resistance of synthetic salicylic acid amino acid or glucose conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanxiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vriet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richa Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00991⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.4913-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296336v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the VvSWEET4 Transporter in Grapevine Hairy Roots Increases Sugar Transport and Contents and Enhances Resistance to Pythium irregulare, a Soilborne Pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Molecular Responses of Tolerant, Susceptible and Highly Susceptible Grapevine Cultivars During Interaction With the Pathogenic Fungus Eutypa lata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Mappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00884⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296329v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular dialogue between Arabidopsis thaliana and the necrotrophic fungus Botrytis cinerea leads to major changes in host carbon metabolism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Overexpression of the VvSWEET4 Transporter in Grapevine Hairy Roots Increases Sugar Transport and Contents and Enhances Resistance to Pythium irregulare, a Soilborne Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Meteier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17413-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660982v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the AtCWIN1 Gene to Explore the Role of Invertases in Sucrose Transport in Roots and during Botrytis cinerea Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The molecular dialogue between Arabidopsis thaliana and the necrotrophic fungus Botrytis cinerea leads to major changes in host carbon metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1899. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17413-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434166v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the AtCWIN1 Gene to Explore the Role of Invertases in Sucrose Transport in Roots and during Botrytis cinerea Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427916v1</w:t>
+                <w:t xml:space="preserve">hal-01434166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Arabidopsis sugar transport protein STP13 differentially affects glucose transport activity and basal resistance to Botrytis cinerea.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+                <w:t xml:space="preserve">Armadillidin H, a Glycine-Rich Peptide from the Terrestrial Crustacean Armadillidium vulgare, Displays an Unexpected Wide Antimicrobial Spectrum with Membranolytic Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-014-0198-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994419v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-to-sink transport of sugar and regulation by environmental factors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Expression of Arabidopsis sugar transport protein STP13 differentially affects glucose transport activity and basal resistance to Botrytis cinerea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00272⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (4-5), pp.473-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-014-0198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870386v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glutaredoxin ATGRXS13 is required to facilitate Botrytis cinerea infection of Arabidopsis thaliana plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Source-to-sink transport of sugar and regulation by environmental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eliane Abou-Mansour</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04706.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715794v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana class-II TGA transcription factors are essential activators of jasmonic acid/ethylene-induced defense responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The glutaredoxin ATGRXS13 is required to facilitate Botrytis cinerea infection of Arabidopsis thaliana plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Floriane L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mark Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Abou-Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 61, pp.200-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04044.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 68 (3), pp.507-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666213v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis Patatin-Like Protein 2 (PLP2) Plays an Essential Role in Cell Death Execution and Differentially Affects Biosynthesis of Oxylipins and Resistance to Pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana class-II TGA transcription factors are essential activators of jasmonic acid/ethylene-induced defense responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Métraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gatz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-22-4-0469⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.200-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04044.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663593v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Talk between Reactive Nitrogen and Oxygen Species during the Hypersensitive Disease Resistance Response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis Patatin-Like Protein 2 (PLP2) Plays an Essential Role in Cell Death Execution and Differentially Affects Biosynthesis of Oxylipins and Resistance to Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Balague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.078857⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.469-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-22-4-0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248293v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pathogen‐inducible patatin‐like lipid acyl hydrolase facilitates fungal and bacterial host colonization in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cross Talk between Reactive Nitrogen and Oxygen Species during the Hypersensitive Disease Resistance Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Zaninotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Polverari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Delledonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02578.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (2), pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.078857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248283v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A pathogen‐inducible patatin‐like lipid acyl hydrolase facilitates fungal and bacterial host colonization in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Samaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (5), pp.810-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02578.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metabolic reprogramming in plant innate immunity: the contributions of phenylpropanoid and oxylipin pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gouzerh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fritig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 198 (1), pp.267-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0105-2896.2004.0129.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2627,1095 +2752,1095 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to boost plants against disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Green Chemistry (ISGC) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2025, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncorking grapevine defense with omics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de la société française de phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de phytopathologie, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweet talks of VvHT5 in the Grapevine-Botrytis dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Labonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular dialogue in plant biotic interactions (MoDiP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2025, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprécurseurs d’acide salicylique, une stratégie innovante pour stimuler les défenses naturelles des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de recherches sur les Pesticides, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorized salicylic acid bioprecursors to stimulate plant natural defenses against disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Oussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marivingt-Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de biologie végétale (SFBV), Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of the grapevine hexose transporter VvHT5 in basal resistance against Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de sucres et résistance à B. cinerea chez la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bastos Serra Trinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of molecular mechanisms during the interaction between three grapevine cultivars and Eutypa lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Grapevine Trunk Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Action FA1303 “Sustainable control of grapevine trunk diseases”, Jul 2017, Reims, France. pp.513-588, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14601/Phytopathol_Mediterr-21865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EST sequencing for fungal genes expressed in the arbuscular symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brechenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action 8.38 Knowledge on population biology of AMF as a tool for mycorrhizal technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,1275 +3850,1275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a pathosystem between pea and the necrotrophic fungus Botrytis cinerea with a focus on STP13-like sugar transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gmyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of grapevine sugar transporters in plant defense against pathogens: Insights from VvHT5 overexpression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+                <w:t xml:space="preserve">Identification and functional responses of STP13 genes in Pisum sativum under water deficit and fungal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gmyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269507v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional responses of STP13 genes in Pisum sativum under water deficit and fungal infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+                <w:t xml:space="preserve">Exploring the role of grapevine sugar transporters in plant defense against pathogens: Insights from VvHT5 overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269557v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Transporter Genes in Vitis ssp.: Implications for Plant Resistance to Biotic and Abiotic Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Labonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Coulonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Vidal Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon transporter genes in vitis sp.implications for plant resistance to biotic and abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Labonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Coulonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Vine and Wine Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of sugar transporters in grape upon Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress Of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the functional analysis of the grape sugar transporter VvHT5: ectopic expression in Arabidopsis thaliana during Botrytis cinerea infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Noceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of grapevine sensitivity molecular markers for Eutypa lata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Grape Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar Transport in Rhizobacteria-Induced Plant Growth and Systemic Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood transcriptome analysis in response to Eutypa lata inoculation for three Vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Liminana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5003,151 +5128,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of the sugar transporter VvHT5 turns grapevine into a better host for Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5157,105 +5282,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des mécanismes de résistance des plantes aux maladies - Transport de sucres et autres déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de Poitiers - Faculté des Sciences Fondamentales et Appliquées, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05269705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5323,51 +5448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92519097"/>
+    <w:nsid w:val="56F84BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5554,51 +5679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-la-camera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3131-1560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112142656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214294508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359109142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70389" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cardot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00884" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17413-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434166v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01899" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0198-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L'Haridon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Abou-Mansour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04706.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;traux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gatz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04044.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;bel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Geoffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-4-0469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaninotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Polverari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.078857" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndiaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02578.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouzerh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dhondt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2004.0129.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK8KT8MC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferrari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-21865" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Labonova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coulonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vidal Valenzuela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vidal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-la-camera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3131-1560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112142656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214294508" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359109142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Oussou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lem&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebeurre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marivingt-Mounir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.70389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monnereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Noceto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Luini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Roblin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-023-03544-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxiang Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Hu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cardot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mappa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00991" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00884" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemonnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17413-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01899" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-014-0198-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L'Haridon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Zander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Abou-Mansour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04706.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;traux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gatz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04044.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia G&#246;bel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Geoffroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-4-0469" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zaninotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Polverari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delledonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.078857" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Samaha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndiaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02578.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouzerh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dhondt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0105-2896.2004.0129.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK8KT8MC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monnereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Labonova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bastos Serra Trinca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferrari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phytopathol_Mediterr-21865" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brechenmacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Labonova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coulonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vidal Valenzuela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Videau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269655v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05269705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>