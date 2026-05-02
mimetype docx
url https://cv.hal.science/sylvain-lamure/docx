--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -446,697 +446,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Intermittent Rhythmic Delta Activity Is a Useful Diagnostic Tool of Neurotoxicity After CAR T-Cell Infusion.</w:t>
+                <w:t xml:space="preserve">Arginine metabolism regulates human erythroid differentiation through hypusination of eIF5A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Huby</w:t>
+                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gelisse</w:t>
+                <w:t xml:space="preserve">Ira Phadke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Tudesq</w:t>
+                <w:t xml:space="preserve">Meagan Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labauge</w:t>
+                <w:t xml:space="preserve">Axel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Duflos</w:t>
+                <w:t xml:space="preserve">Julien Papoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.e200111. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071772v1</w:t>
+                <w:t xml:space="preserve">hal-03986199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginine metabolism regulates human erythroid differentiation through hypusination of eIF5A</w:t>
+                <w:t xml:space="preserve">Frontal Intermittent Rhythmic Delta Activity Is a Useful Diagnostic Tool of Neurotoxicity After CAR T-Cell Infusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gonzalez-Menendez</w:t>
+                <w:t xml:space="preserve">Sophie Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Phadke</w:t>
+                <w:t xml:space="preserve">Philippe Gelisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meagan Olive</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Tudesq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Joly</w:t>
+                <w:t xml:space="preserve">Pierre Labauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papoin</w:t>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.e200111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986199v1</w:t>
+                <w:t xml:space="preserve">hal-04071772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti‐PD ‐1 therapy can possibly reverse CAR T cells exhaustion in DLBCL</w:t>
+                <w:t xml:space="preserve">Impact of SARS-CoV-2 vaccination and monoclonal antibodies on outcome post–CD19-directed CAR T-cell therapy: an EPICOVIDEHA survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+                <w:t xml:space="preserve">Jaap van Doesum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Herbaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Falces-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.18797⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.2645-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022009578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918596v1</w:t>
+                <w:t xml:space="preserve">hal-04911244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SARS-CoV-2 vaccination and monoclonal antibodies on outcome post–CD19-directed CAR T-cell therapy: an EPICOVIDEHA survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti‐PD ‐1 therapy can possibly reverse CAR T cells exhaustion in DLBCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Falces-Romero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (11), pp.2645-2655. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (2), pp.217-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022009578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911244v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in adult acute myeloid leukemia patients: a long-term followup study from the European Hematology Association survey (EPICOVIDEHA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-cell malignancies treated with targeted drugs and SARS-CoV-2 infection: A European Hematology Association Survey (EPICOVIDEHA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stefania Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fernández-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Nucci</w:t>
+                <w:t xml:space="preserve">Ozren Jaksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.992137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791177v1</w:t>
+                <w:t xml:space="preserve">hal-04427149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkinsonian Patients Requiring Proteasome Inhibitors for Multiple Myeloma: Exceptional Circumstances Call for Extra Caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rocanières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1207,429 +1207,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-cell malignancies treated with targeted drugs and SARS-CoV-2 infection: A European Hematology Association Survey (EPICOVIDEHA)</w:t>
+                <w:t xml:space="preserve">Outcome of infection with omicron &amp;lt;scp&amp;gt;SARS‐CoV&amp;lt;/scp&amp;gt; ‐2 variant in patients with hematological malignancies: An &amp;lt;scp&amp;gt;EPICOVIDEHA&amp;lt;/scp&amp;gt; survey report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Stefania Infante</w:t>
+                <w:t xml:space="preserve">Ola Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Fernández-Cruz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ozren Jaksic</w:t>
+                <w:t xml:space="preserve">Piotr Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Itri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Doesum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2022.992137⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427149v1</w:t>
+                <w:t xml:space="preserve">hal-03791162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of infection with omicron &amp;lt;scp&amp;gt;SARS‐CoV&amp;lt;/scp&amp;gt; ‐2 variant in patients with hematological malignancies: An &amp;lt;scp&amp;gt;EPICOVIDEHA&amp;lt;/scp&amp;gt; survey report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcome of COVID-19 in Patients with Mantle Cell Lymphoma—Report from the European MCL Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kristin Tilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Blennow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Carlo Visco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Nowak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaap van Doesum</w:t>
+                <w:t xml:space="preserve">Sandra Bašić Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26626⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.e0711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791162v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of COVID-19 in Patients with Mantle Cell Lymphoma—Report from the European MCL Registry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 and CAR T cells: a report on current challenges and future directions from the EPICOVIDEHA survey by EHA-IDWP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bašić Kinda</w:t>
+                <w:t xml:space="preserve">Alessandro Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Paolo Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Kohn</w:t>
+                <w:t xml:space="preserve">Alba Cabirta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.e0711. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.2427-2433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673380v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convalescent plasma improves overall survival in patients with B-cell lymphoid malignancy and COVID-19: a longitudinal cohort and propensity score analysis</w:t>
               </w:r>
@@ -1743,243 +1743,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and CAR T cells: a report on current challenges and future directions from the EPICOVIDEHA survey by EHA-IDWP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 in adult acute myeloid leukemia patients: a long-term followup study from the European Hematology Association survey (EPICOVIDEHA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Busca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Ziad Emarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Corradini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+                <w:t xml:space="preserve">Klára Piukovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Cabirta</w:t>
+                <w:t xml:space="preserve">Marcio Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.2427-2433. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645421v1</w:t>
+                <w:t xml:space="preserve">hal-03791177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and Hairy-Cell Leukemia: An EPICOVIDEHA Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Robin Marieton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozren Jaksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (13), pp.3870-3874. </w:t>
@@ -2011,325 +2011,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of SARS-CoV-2 infection in lymphoma/chronic lymphocytic leukemia patients during the Omicron outbreak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakthrough COVID-19 in vaccinated patients with hematologic malignancies: results from EPICOVIDEHA survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+                <w:t xml:space="preserve">Livio Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cheminant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jéremy Delage</w:t>
+                <w:t xml:space="preserve">Maria Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2022.2086249⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017257/1922289/blood.2022017257.pdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791160v1</w:t>
+                <w:t xml:space="preserve">hal-03791153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough COVID-19 in vaccinated patients with hematologic malignancies: results from EPICOVIDEHA survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of SARS-CoV-2 infection in lymphoma/chronic lymphocytic leukemia patients during the Omicron outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Pagano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ola Blennow</w:t>
+                <w:t xml:space="preserve">Morgane Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gomes da Silva</w:t>
+                <w:t xml:space="preserve">Jéremy Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017257/1922289/blood.2022017257.pdf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2022.2086249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791153v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 in vaccinated adult patients with hematological malignancies. Preliminary results from EPICOVIDEHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139 (10), pp.1588-1592. </w:t>
@@ -2419,103 +2419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 infection in adult patients with hematological malignancies: a European Hematology Association Survey (EPICOVIDEHA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.168. </w:t>
@@ -2553,51 +2553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Product Features Associated with Outcome of DLBCL Patients to CD19-Targeted CAR T-Cell Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,468 +2681,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomonitoring du rituximab appliqué aux maladies auto-immunes : une aide pour la pratique clinique ?</w:t>
+                <w:t xml:space="preserve">Nouvelle AMM : duvelisib – LLC et lymphome folliculaire en rechute ou réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megane Giraud</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Léa Fornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.02.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (10), pp.906-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203418v1</w:t>
+                <w:t xml:space="preserve">hal-03791143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle AMM : duvelisib – LLC et lymphome folliculaire en rechute ou réfractaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Prolonged in-hospital stay and higher mortality after Covid-19 among patients with non-Hodgkin lymphoma treated with B-cell depleting immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.06.010⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (8), pp.934-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791143v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged in-hospital stay and higher mortality after Covid-19 among patients with non-Hodgkin lymphoma treated with B-cell depleting immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunomonitoring du rituximab appliqué aux maladies auto-immunes : une aide pour la pratique clinique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Duléry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Pascal Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thibaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (8), pp.934-944. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.384-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.26209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401859v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and CAR-T cells: current challenges and future directions-a report from the EPICOVIDEHA survey by EHA-IDWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Cabirta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3308,364 +3308,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Plasmatic Aldosterone and C-Reactive Protein Levels, and the Severity of Covid-19: The Dyhor-19 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciane Paul</w:t>
+                <w:t xml:space="preserve">Orianne Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">David Morquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Delage</w:t>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vincent</w:t>
+                <w:t xml:space="preserve">Isabelle Raingeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (7), pp.2204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9072204⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203259v1</w:t>
+                <w:t xml:space="preserve">hal-02906692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plasmatic Aldosterone and C-Reactive Protein Levels, and the Severity of Covid-19: The Dyhor-19 Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Villard</w:t>
+                <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morquin</w:t>
+                <w:t xml:space="preserve">Franciane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Raingeard</w:t>
+                <w:t xml:space="preserve">Jérémy Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (7), pp.2315. </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9072315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9072204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906692v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of outcome in Covid-19 hospitalized patients with lymphoma: A retrospective multicentric cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Duléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laureana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Occupational Pesticide Exposure With Immunochemotherapy Response and Survival Among Patients With Diffuse Large B-Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,94 +4329,85 @@
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106 (1), pp.S35-S39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 106 (1), pp.S35-S39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650987v1</w:t>
+                <w:t xml:space="preserve">hal-02055937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injections de lymphocytes du donneur (DLI) : recommandations de la Société francophone de greffe de moelle et de thérapie cellulaire (SFGM-TC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4463,69 +4454,78 @@
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 106 (1), pp.S35-S39</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 106 (1), pp.S35-S39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055937v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infusion of in vivo expanded cord blood lymphocytes: A new strategy to control residual disease?</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfusion thérapeutique de granulocytes : cinétique et aspects organisationnels autour d’un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Al Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="517533F0"/>
+    <w:nsid w:val="E33536A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5279,51 +5279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lamure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5980-305X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05425271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Weinbergerov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Itri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tudesq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Phadke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Doesum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Falces-Romero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022009578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Emarah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Piukovics" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280847" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rocani&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faillie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04427149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Infante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Jaksic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.992137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Blennow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26626" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kristin Tilch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Visco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ba&#353;i&#263; Kinda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kohn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000711" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacanowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Levi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01511-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03645421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Busca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Corradini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabirta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Robin Marieton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2022.2086249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Pagano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomes da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017257/1922289/blood.2022017257.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03642030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01177-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gehlkopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thibaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.02.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fornero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.06.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dul&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616/1833925/bloodadvances.2021005616.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raingeard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072315" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laureana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aussedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse&#8208;glehen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Safar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16331" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76055-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Aquereburu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.2093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02650987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fegueux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao-Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2018.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hicheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lamure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5980-305X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05425271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Weinbergerov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Itri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Phadke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tudesq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Doesum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Falces-Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022009578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04427149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Infante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Jaksic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.992137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rocani&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faillie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Blennow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kristin Tilch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Visco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ba&#353;i&#263; Kinda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kohn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03645421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Busca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Corradini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabirta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacanowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Levi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01511-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Emarah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Piukovics" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Robin Marieton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Pagano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomes da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017257/1922289/blood.2022017257.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Delage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2022.2086249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03642030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01177-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gehlkopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fornero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.06.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dul&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26209" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thibaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.02.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616/1833925/bloodadvances.2021005616.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raingeard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072315" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laureana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aussedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse&#8208;glehen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Safar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16331" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76055-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Aquereburu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.2093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02650987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fegueux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao-Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2018.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hicheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>