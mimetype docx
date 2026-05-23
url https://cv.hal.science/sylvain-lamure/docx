--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -714,252 +714,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SARS-CoV-2 vaccination and monoclonal antibodies on outcome post–CD19-directed CAR T-cell therapy: an EPICOVIDEHA survey</w:t>
+                <w:t xml:space="preserve">Anti‐PD ‐1 therapy can possibly reverse CAR T cells exhaustion in DLBCL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap van Doesum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022009578⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (2), pp.217-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.18797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911244v1</w:t>
+                <w:t xml:space="preserve">hal-04918596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti‐PD ‐1 therapy can possibly reverse CAR T cells exhaustion in DLBCL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of SARS-CoV-2 vaccination and monoclonal antibodies on outcome post–CD19-directed CAR T-cell therapy: an EPICOVIDEHA survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Doesum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Herbaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iker Falces-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 202 (2), pp.217-218. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.2645-2655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjh.18797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2022009578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918596v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-cell malignancies treated with targeted drugs and SARS-CoV-2 infection: A European Hematology Association Survey (EPICOVIDEHA)</w:t>
               </w:r>
@@ -1092,51 +1092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkinsonian Patients Requiring Proteasome Inhibitors for Multiple Myeloma: Exceptional Circumstances Call for Extra Caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rocanières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1207,727 +1207,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of infection with omicron &amp;lt;scp&amp;gt;SARS‐CoV&amp;lt;/scp&amp;gt; ‐2 variant in patients with hematological malignancies: An &amp;lt;scp&amp;gt;EPICOVIDEHA&amp;lt;/scp&amp;gt; survey report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 in adult acute myeloid leukemia patients: a long-term followup study from the European Hematology Association survey (EPICOVIDEHA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Blennow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Ziad Emarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Nowak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaap van Doesum</w:t>
+                <w:t xml:space="preserve">Klára Piukovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26626⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791162v1</w:t>
+                <w:t xml:space="preserve">hal-03791177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome of COVID-19 in Patients with Mantle Cell Lymphoma—Report from the European MCL Registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kristin Tilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Visco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bašić Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (5), pp.e0711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and CAR T cells: a report on current challenges and future directions from the EPICOVIDEHA survey by EHA-IDWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Cabirta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (7), pp.2427-2433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021005616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convalescent plasma improves overall survival in patients with B-cell lymphoid malignancy and COVID-19: a longitudinal cohort and propensity score analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcome of infection with omicron &amp;lt;scp&amp;gt;SARS‐CoV&amp;lt;/scp&amp;gt; ‐2 variant in patients with hematological malignancies: An &amp;lt;scp&amp;gt;EPICOVIDEHA&amp;lt;/scp&amp;gt; survey report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Godron</w:t>
+                <w:t xml:space="preserve">Ola Blennow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lanoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Levi</w:t>
+                <w:t xml:space="preserve">Piotr Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Itri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap van Doesum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41375-022-01511-6⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642648v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in adult acute myeloid leukemia patients: a long-term followup study from the European Hematology Association survey (EPICOVIDEHA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Convalescent plasma improves overall survival in patients with B-cell lymphoid malignancy and COVID-19: a longitudinal cohort and propensity score analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Godron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Emarah</w:t>
+                <w:t xml:space="preserve">Emilie Lanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klára Piukovics</w:t>
+                <w:t xml:space="preserve">Jérôme Pacanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcio Nucci</w:t>
+                <w:t xml:space="preserve">Laura Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.1025-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2022.280847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-022-01511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791177v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and Hairy-Cell Leukemia: An EPICOVIDEHA Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Robin Marieton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozren Jaksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (13), pp.3870-3874. </w:t>
@@ -2011,325 +2011,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough COVID-19 in vaccinated patients with hematologic malignancies: results from EPICOVIDEHA survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of SARS-CoV-2 infection in lymphoma/chronic lymphocytic leukemia patients during the Omicron outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Pagano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ola Blennow</w:t>
+                <w:t xml:space="preserve">Tamim Alsuliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gomes da Silva</w:t>
+                <w:t xml:space="preserve">Morgane Cheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéremy Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017257/1922289/blood.2022017257.pdf⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2022.2086249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791153v1</w:t>
+                <w:t xml:space="preserve">hal-03791160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of SARS-CoV-2 infection in lymphoma/chronic lymphocytic leukemia patients during the Omicron outbreak</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakthrough COVID-19 in vaccinated patients with hematologic malignancies: results from EPICOVIDEHA survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cheminant</w:t>
+                <w:t xml:space="preserve">Livio Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéremy Delage</w:t>
+                <w:t xml:space="preserve">Maria Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10428194.2022.2086249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017257/1922289/blood.2022017257.pdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791160v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 in vaccinated adult patients with hematological malignancies. Preliminary results from EPICOVIDEHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139 (10), pp.1588-1592. </w:t>
@@ -2419,103 +2419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 infection in adult patients with hematological malignancies: a European Hematology Association Survey (EPICOVIDEHA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hematology and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.168. </w:t>
@@ -2553,51 +2553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Product Features Associated with Outcome of DLBCL Patients to CD19-Targeted CAR T-Cell Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle AMM : duvelisib – LLC et lymphome folliculaire en rechute ou réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108 (10), pp.906-907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,377 +2772,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged in-hospital stay and higher mortality after Covid-19 among patients with non-Hodgkin lymphoma treated with B-cell depleting immunotherapy</w:t>
+                <w:t xml:space="preserve">Immunomonitoring du rituximab appliqué aux maladies auto-immunes : une aide pour la pratique clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Duléry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Megane Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thibaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26209⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (6), pp.384-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401859v1</w:t>
+                <w:t xml:space="preserve">hal-03203418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomonitoring du rituximab appliqué aux maladies auto-immunes : une aide pour la pratique clinique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolonged in-hospital stay and higher mortality after Covid-19 among patients with non-Hodgkin lymphoma treated with B-cell depleting immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cathébras</w:t>
+                <w:t xml:space="preserve">Rémy Duléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Roblin</w:t>
+                <w:t xml:space="preserve">Marc Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Thibaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+                <w:t xml:space="preserve">Adrien Chauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (6), pp.384-391. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (8), pp.934-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203418v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and CAR-T cells: current challenges and future directions-a report from the EPICOVIDEHA survey by EHA-IDWP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Cabirta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Retrospective Comparison of DLI and gDLI for Post-Transplant Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3582,90 +3582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of outcome in Covid-19 hospitalized patients with lymphoma: A retrospective multicentric cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Duléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lamure</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberta Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laureana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gourzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissem Karmous Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,51 +4118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Occupational Pesticide Exposure With Immunochemotherapy Response and Survival Among Patients With Diffuse Large B-Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfusion thérapeutique de granulocytes : cinétique et aspects organisationnels autour d’un cas clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Al Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ayrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E33536A7"/>
+    <w:nsid w:val="19FF51B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5279,51 +5279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lamure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5980-305X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05425271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Weinbergerov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Itri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Phadke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tudesq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Doesum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Falces-Romero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022009578" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04427149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Infante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Jaksic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.992137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rocani&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faillie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Blennow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kristin Tilch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Visco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ba&#353;i&#263; Kinda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kohn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03645421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Busca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Corradini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabirta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacanowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Levi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01511-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Emarah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Piukovics" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Robin Marieton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Pagano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomes da Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017257/1922289/blood.2022017257.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Delage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2022.2086249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03642030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01177-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gehlkopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fornero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.06.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dul&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delord" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26209" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thibaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.02.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616/1833925/bloodadvances.2021005616.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raingeard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072315" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laureana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aussedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse&#8208;glehen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Safar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16331" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76055-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Aquereburu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.2093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02650987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fegueux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao-Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2018.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hicheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lamure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5980-305X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05425271v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Gros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brisou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.116070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchesi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Weinbergerov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Itri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03986199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez-Menendez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Phadke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Tudesq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Doesum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Falces-Romero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022009578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04427149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Infante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozren Jaksic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.992137" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rocani&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faillie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-223496" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Emarah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Piukovics" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Nucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.280847" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kristin Tilch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Visco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ba&#353;i&#263; Kinda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kohn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03645421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Busca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Corradini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Cabirta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Blennow" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacanowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Levi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-022-01511-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Robin Marieton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim Alsuliman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2022.2086249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Pagano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomes da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017257/1922289/blood.2022017257.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021014124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03642030v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01177-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois van Laethem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gehlkopf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174279" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fornero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.06.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Giraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roblin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thibaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.02.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dul&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03430350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005616/1833925/bloodadvances.2021005616.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjiv Goulabchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malafaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Witkowski Durand Viel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102987" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raingeard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072315" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9072204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laureana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100549" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02872482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aussedat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse&#8208;glehen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Safar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16331" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ayrignac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Paix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76055-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02870153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourzones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellanger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Karmous Gadacha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garcia de Paco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02863305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quam Aquereburu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quittet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tchernonog" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.2093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Vos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02650987v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.10.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122708v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fegueux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao-Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2018.02.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hicheri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2014.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Al Tabaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ashpublications.org/blood/article/142/Supplement%201/3124/503810/Early-Progressions-of-Undetermined-Significance" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-185520" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>