--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Laubé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-laube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18001899X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 : DEA Physique des gaz et des plasmas, Université de Paris-SUD, mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : Doctorat en physique des plasmas, Laboratoire de Physique des gaz et des Plasmas, Université Paris XI, Mention très bien, Félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : DEA Epistémologie, histoire des sciences et des techniques, Université de Nantes, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pratiques de modélisation du patrimoine : constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, 13 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Navigation in a Virtual Environment using Tangible Interactions: application to the domain of History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars versus Practitioners ? Anchor Proof Testing and the Birth of a Mixed Culture in Eighteenth-Century France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2017.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des documents numériques pour l'histoire des techniques : une perspective de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La numérisation du patrimoine technique, 18, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.20268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Delmas-Rigoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of hydrocarbon ions . III . Methyl - substituted benzene ring compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B.A. Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (8), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1286974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous heatable Langmuir probe for flowing afterglow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (2), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of NO+ : the influence of the vibrational excitation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (22), pp.5247-5256. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/22/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of KrH+ and XeH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (4), pp.963-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of anthracene with atomic ions of interstellar interest. A FALP measurement at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 245 (Issues 4-5), pp.407-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron attachment to anthracene. A FALP measurement of the rate coefficient at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Issues 1-3, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.2006.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel en virtuel comme outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.mart, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interactions to Navigate Through Space and Time Inside a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EuroXR International Conference, EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel~: application à l'histoire des sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annexes des actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.14:1-7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366551.3370353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo pour les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES DU CONSORTIUM 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium 3D SHS, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages portuaires et réalité virtuelle : Taltal, un laboratoire dans le désert d'Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Contreras Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Godoy Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritimité, histoire et patrimoine scientifique et industriel: apport du modèle d'activité ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation, pêche et identités maritimes XVe – XIXe siècles : perspectives russes et françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irina Gouzévitch (Centre Maurice Halbwachs), Liliane Hilaire-Pérez (University Paris Diderot ICT / EHESS Centre Alexandre Koyré), Alexey Kraykovskiy (NRU Higher School of Economics, St. Petersburg)., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HST Port. Un modèle d'évolution des paysages portuaires du point de vue de l'histoire des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II C OLOQUIO INTERNACIONAL SOBRE PATRIMONIO PORTUARIO SANTAFESINO “Hacia un programa de puesta en valor, preservación y difusión”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre F. Viète (EA 1161)/UBO; Núcleo de Estudios Históricos de las Ciudades Portuarias Regionales, del IDEHESI-CONICET, Rosario-Argentina, Jun 2017, ROSARIO, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanidades digitales, patrimonio industrial y sistemas técnicos en el Desierto de Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Morales Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres G. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine(s), artefact(s), modélisation des connaissances et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Histoire technique et humanités numériques » (https://liamines.hypotheses.org/471)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire International Associé (LIA) « Archéologie, histoire et anthropologie des systèmes miniers dans le désert d'Atacama »; Centre F. Viète/Université de Bretagne Occidentale, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 Carnet de lecture et carnet d'expériences au Cycle 3 : quels outils pour quelle construction de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une didactique de l’histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de savoirs à enseigner : une étude de cas historique portant sur la matérialité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Cinquième Rencontres de l'Association pour la Recherche en Didactique des Sciences et des Techniques (ARDIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grande Motte, France. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of sciences in the French teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global and the Local: The History of Science and the Cultural Integration of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société européenne d'histoire des sciences (ICESHS), Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Studied of Dissociative Recombination of H3+ and KrH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepadellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dissociative Recombination: Theory, Experiment and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Ein Gedi, Israel. pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel : application à l'histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAM 3D Lab et OpenFactory de l'UBO : un projet pluridisciplinaire en SHS et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of ICT and IBST by the History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; de Vittori, Thomas; Grapi, Pere; Heering, Peter; Laubé, Sylvain; Massa-Esteve, Maria-Rosa. Frank &amp; Timme GmbH, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: History of Science, ICT and Inquiry Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Grapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank&amp;Timme, pp.358, 2012, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabInVirtuo, a Method for Designing, Restoring and Updating Virtual Environments for Science and Technology from Heterogeneous Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Digital Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-26, 2024, Digital Innovations in Architecture, Engineering and Construction, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36155-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser l'histoire des techniques et l'histoire pour construire un milieu didactique favorisant une pensée critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée critique, enseignement de l'histoire et de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry based Science teaching and History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Massa-Esteve, Maria-Rosa; Grapi, Pere; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.13-28, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Grapi, Pere; Massa-Esteve, Maria-Rosa; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.145-160, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire anthropologique des paysages culturels industriels : le méta-modèle ANY-ARTEFACT et ses applications en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, sauvegarde et valorisation du Patrimoine de l’Arsenal de Brest (Naval Group/ex DCNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre François Viète. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde du pont tournant de Dieppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cremnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIHS FED4137 - Université de Rouen Normandie; ENSA Normandie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charles Eudore Gervaize (1817-1882). Notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Brest Métropole Océane. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Laubé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-laube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18001899X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 : DEA Physique des gaz et des plasmas, Université de Paris-SUD, mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : Doctorat en physique des plasmas, Laboratoire de Physique des gaz et des Plasmas, Université Paris XI, Mention très bien, Félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : DEA Epistémologie, histoire des sciences et des techniques, Université de Nantes, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pratiques de modélisation du patrimoine : constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, 13 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Navigation in a Virtual Environment using Tangible Interactions: application to the domain of History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars versus Practitioners ? Anchor Proof Testing and the Birth of a Mixed Culture in Eighteenth-Century France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2017.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des documents numériques pour l'histoire des techniques : une perspective de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La numérisation du patrimoine technique, 18, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.20268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Delmas-Rigoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous heatable Langmuir probe for flowing afterglow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (2), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of hydrocarbon ions . III . Methyl - substituted benzene ring compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B.A. Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (8), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1286974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of NO+ : the influence of the vibrational excitation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (22), pp.5247-5256. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/22/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of KrH+ and XeH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (4), pp.963-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of anthracene with atomic ions of interstellar interest. A FALP measurement at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 245 (Issues 4-5), pp.407-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron attachment to anthracene. A FALP measurement of the rate coefficient at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Issues 1-3, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.2006.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel en virtuel comme outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.mart, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interactions to Navigate Through Space and Time Inside a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EuroXR International Conference, EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel~: application à l'histoire des sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annexes des actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.14:1-7, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366551.3370353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo pour les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES DU CONSORTIUM 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium 3D SHS, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages portuaires et réalité virtuelle : Taltal, un laboratoire dans le désert d'Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Contreras Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Godoy Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritimité, histoire et patrimoine scientifique et industriel: apport du modèle d'activité ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation, pêche et identités maritimes XVe – XIXe siècles : perspectives russes et françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irina Gouzévitch (Centre Maurice Halbwachs), Liliane Hilaire-Pérez (University Paris Diderot ICT / EHESS Centre Alexandre Koyré), Alexey Kraykovskiy (NRU Higher School of Economics, St. Petersburg)., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HST Port. Un modèle d'évolution des paysages portuaires du point de vue de l'histoire des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II C OLOQUIO INTERNACIONAL SOBRE PATRIMONIO PORTUARIO SANTAFESINO “Hacia un programa de puesta en valor, preservación y difusión”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre F. Viète (EA 1161)/UBO; Núcleo de Estudios Históricos de las Ciudades Portuarias Regionales, del IDEHESI-CONICET, Rosario-Argentina, Jun 2017, ROSARIO, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanidades digitales, patrimonio industrial y sistemas técnicos en el Desierto de Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Morales Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres G. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine(s), artefact(s), modélisation des connaissances et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Histoire technique et humanités numériques » (https://liamines.hypotheses.org/471)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire International Associé (LIA) « Archéologie, histoire et anthropologie des systèmes miniers dans le désert d'Atacama »; Centre F. Viète/Université de Bretagne Occidentale, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 Carnet de lecture et carnet d'expériences au Cycle 3 : quels outils pour quelle construction de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une didactique de l’histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de savoirs à enseigner : une étude de cas historique portant sur la matérialité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Cinquième Rencontres de l'Association pour la Recherche en Didactique des Sciences et des Techniques (ARDIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grande Motte, France. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of sciences in the French teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global and the Local: The History of Science and the Cultural Integration of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société européenne d'histoire des sciences (ICESHS), Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Studied of Dissociative Recombination of H3+ and KrH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepadellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dissociative Recombination: Theory, Experiment and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Ein Gedi, Israel. pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel : application à l'histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAM 3D Lab et OpenFactory de l'UBO : un projet pluridisciplinaire en SHS et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of ICT and IBST by the History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; de Vittori, Thomas; Grapi, Pere; Heering, Peter; Laubé, Sylvain; Massa-Esteve, Maria-Rosa. Frank &amp; Timme GmbH, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: History of Science, ICT and Inquiry Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Grapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank&amp;Timme, pp.358, 2012, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabInVirtuo, a Method for Designing, Restoring and Updating Virtual Environments for Science and Technology from Heterogeneous Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Digital Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-26, 2024, Digital Innovations in Architecture, Engineering and Construction, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36155-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser l'histoire des techniques et l'histoire pour construire un milieu didactique favorisant une pensée critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée critique, enseignement de l'histoire et de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry based Science teaching and History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Massa-Esteve, Maria-Rosa; Grapi, Pere; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.13-28, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Grapi, Pere; Massa-Esteve, Maria-Rosa; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.145-160, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire anthropologique des paysages culturels industriels : le méta-modèle ANY-ARTEFACT et ses applications en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, sauvegarde et valorisation du Patrimoine de l’Arsenal de Brest (Naval Group/ex DCNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre François Viète. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde du pont tournant de Dieppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cremnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIHS FED4137 - Université de Rouen Normandie; ENSA Normandie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charles Eudore Gervaize (1817-1882). Notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Brest Métropole Océane. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AEA62B5"/>
+    <w:nsid w:val="A84C4305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-laube" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18001899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2017.0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mostefaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1286974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150234" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Padellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sidko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wartelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370353" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Contreras Neira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morales Morgado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres G. Seguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepadellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290267v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36155-5_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01903495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cremnitzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-laube" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18001899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2017.0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mostefaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1286974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Padellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sidko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wartelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Contreras Neira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morales Morgado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres G. Seguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepadellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36155-5_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01903495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cremnitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>