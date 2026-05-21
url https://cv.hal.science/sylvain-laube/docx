--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Laubé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-laube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18001899X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 : DEA Physique des gaz et des plasmas, Université de Paris-SUD, mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : Doctorat en physique des plasmas, Laboratoire de Physique des gaz et des Plasmas, Université Paris XI, Mention très bien, Félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : DEA Epistémologie, histoire des sciences et des techniques, Université de Nantes, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pratiques de modélisation du patrimoine : constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, 13 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Navigation in a Virtual Environment using Tangible Interactions: application to the domain of History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars versus Practitioners ? Anchor Proof Testing and the Birth of a Mixed Culture in Eighteenth-Century France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2017.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des documents numériques pour l'histoire des techniques : une perspective de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La numérisation du patrimoine technique, 18, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.20268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Delmas-Rigoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous heatable Langmuir probe for flowing afterglow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (2), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of hydrocarbon ions . III . Methyl - substituted benzene ring compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B.A. Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (8), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1286974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of NO+ : the influence of the vibrational excitation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (22), pp.5247-5256. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/22/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of KrH+ and XeH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (4), pp.963-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of anthracene with atomic ions of interstellar interest. A FALP measurement at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 245 (Issues 4-5), pp.407-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron attachment to anthracene. A FALP measurement of the rate coefficient at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Issues 1-3, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.2006.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel en virtuel comme outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.mart, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interactions to Navigate Through Space and Time Inside a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EuroXR International Conference, EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel~: application à l'histoire des sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annexes des actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.14:1-7, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366551.3370353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo pour les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES DU CONSORTIUM 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium 3D SHS, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages portuaires et réalité virtuelle : Taltal, un laboratoire dans le désert d'Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Contreras Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Godoy Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritimité, histoire et patrimoine scientifique et industriel: apport du modèle d'activité ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation, pêche et identités maritimes XVe – XIXe siècles : perspectives russes et françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irina Gouzévitch (Centre Maurice Halbwachs), Liliane Hilaire-Pérez (University Paris Diderot ICT / EHESS Centre Alexandre Koyré), Alexey Kraykovskiy (NRU Higher School of Economics, St. Petersburg)., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HST Port. Un modèle d'évolution des paysages portuaires du point de vue de l'histoire des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II C OLOQUIO INTERNACIONAL SOBRE PATRIMONIO PORTUARIO SANTAFESINO “Hacia un programa de puesta en valor, preservación y difusión”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre F. Viète (EA 1161)/UBO; Núcleo de Estudios Históricos de las Ciudades Portuarias Regionales, del IDEHESI-CONICET, Rosario-Argentina, Jun 2017, ROSARIO, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanidades digitales, patrimonio industrial y sistemas técnicos en el Desierto de Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Morales Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres G. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine(s), artefact(s), modélisation des connaissances et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Histoire technique et humanités numériques » (https://liamines.hypotheses.org/471)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire International Associé (LIA) « Archéologie, histoire et anthropologie des systèmes miniers dans le désert d'Atacama »; Centre F. Viète/Université de Bretagne Occidentale, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 Carnet de lecture et carnet d'expériences au Cycle 3 : quels outils pour quelle construction de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une didactique de l’histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de savoirs à enseigner : une étude de cas historique portant sur la matérialité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Cinquième Rencontres de l'Association pour la Recherche en Didactique des Sciences et des Techniques (ARDIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grande Motte, France. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of sciences in the French teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global and the Local: The History of Science and the Cultural Integration of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société européenne d'histoire des sciences (ICESHS), Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Studied of Dissociative Recombination of H3+ and KrH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepadellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dissociative Recombination: Theory, Experiment and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Ein Gedi, Israel. pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel : application à l'histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAM 3D Lab et OpenFactory de l'UBO : un projet pluridisciplinaire en SHS et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of ICT and IBST by the History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; de Vittori, Thomas; Grapi, Pere; Heering, Peter; Laubé, Sylvain; Massa-Esteve, Maria-Rosa. Frank &amp; Timme GmbH, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: History of Science, ICT and Inquiry Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Grapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank&amp;Timme, pp.358, 2012, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabInVirtuo, a Method for Designing, Restoring and Updating Virtual Environments for Science and Technology from Heterogeneous Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Digital Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-26, 2024, Digital Innovations in Architecture, Engineering and Construction, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36155-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser l'histoire des techniques et l'histoire pour construire un milieu didactique favorisant une pensée critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée critique, enseignement de l'histoire et de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry based Science teaching and History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Massa-Esteve, Maria-Rosa; Grapi, Pere; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.13-28, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Grapi, Pere; Massa-Esteve, Maria-Rosa; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.145-160, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire anthropologique des paysages culturels industriels : le méta-modèle ANY-ARTEFACT et ses applications en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, sauvegarde et valorisation du Patrimoine de l’Arsenal de Brest (Naval Group/ex DCNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre François Viète. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde du pont tournant de Dieppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cremnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIHS FED4137 - Université de Rouen Normandie; ENSA Normandie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charles Eudore Gervaize (1817-1882). Notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Brest Métropole Océane. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Laubé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-laube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18001899X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 : DEA Physique des gaz et des plasmas, Université de Paris-SUD, mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : Doctorat en physique des plasmas, Laboratoire de Physique des gaz et des Plasmas, Université Paris XI, Mention très bien, Félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : DEA Epistémologie, histoire des sciences et des techniques, Université de Nantes, mention très bien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pratiques de modélisation du patrimoine : constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, 13 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Navigation in a Virtual Environment using Tangible Interactions: application to the domain of History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholars versus Practitioners ? Anchor Proof Testing and the Birth of a Mixed Culture in Eighteenth-Century France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Orain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.1 - 34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/tech.2017.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des documents numériques pour l'histoire des techniques : une perspective de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La numérisation du patrimoine technique, 18, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dht.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT, un outil d'aide et d'accompagnement des enseignants dans la conception de scénario pour un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (3), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context-aware learning system based on generic scenarios and the theory in didactic anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.71 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on anthropology of didactics for Enquiry-Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Media and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.191 - 208. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAMC.2008.018509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epistemological approach to modeling: Cases studies and implications for science teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sce.20268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, an epistemological approach : cases studies and implications for science teaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (3), pp.424-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Delmas-Rigoutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud d'Enfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous heatable Langmuir probe for flowing afterglow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (2), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of hydrocarbon ions . III . Methyl - substituted benzene ring compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B.A. Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (8), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1286974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of NO+ : the influence of the vibrational excitation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (22), pp.5247-5256. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/32/22/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissociative recombination of KrH+ and XeH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (4), pp.963-967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of anthracene with atomic ions of interstellar interest. A FALP measurement at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 245 (Issues 4-5), pp.407-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron attachment to anthracene. A FALP measurement of the rate coefficient at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Canosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pasquerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Issues 1-3, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2436/20.2006.01.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areti Damala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine industriel en virtuel comme outil de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wartelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S.mart, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interactions to Navigate Through Space and Time Inside a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th EuroXR International Conference, EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Milan, Italy. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel~: application à l'histoire des sciences et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annexes des actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.14:1-7, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366551.3370353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : méthodes pour l’étude et la conservation des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli Arsenali del Mediterraneo e dell’ Atlantico,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laubé Sylvain; Lanaro Paola; Austry Christophe, Nov 2018, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo pour les SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉES DU CONSORTIUM 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium 3D SHS, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Data for History workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages portuaires et réalité virtuelle : Taltal, un laboratoire dans le désert d'Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Contreras Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Godoy Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab In Virtuo : Un environnement Virtuel Intelligent (EVI) participatif dédié à l'histoire et aux patrimoines des paysages culturels industriels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2018: Matérialités de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritimité, histoire et patrimoine scientifique et industriel: apport du modèle d'activité ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation, pêche et identités maritimes XVe – XIXe siècles : perspectives russes et françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irina Gouzévitch (Centre Maurice Halbwachs), Liliane Hilaire-Pérez (University Paris Diderot ICT / EHESS Centre Alexandre Koyré), Alexey Kraykovskiy (NRU Higher School of Economics, St. Petersburg)., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HST Port. Un modèle d'évolution des paysages portuaires du point de vue de l'histoire des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II C OLOQUIO INTERNACIONAL SOBRE PATRIMONIO PORTUARIO SANTAFESINO “Hacia un programa de puesta en valor, preservación y difusión”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre F. Viète (EA 1161)/UBO; Núcleo de Estudios Históricos de las Ciudades Portuarias Regionales, del IDEHESI-CONICET, Rosario-Argentina, Jun 2017, ROSARIO, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanidades digitales, patrimonio industrial y sistemas técnicos en el Desierto de Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Morales Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres G. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Port History Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67162-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages culturels industriels et humanités numériques : le modèle d’activité humaine ANY-ARTEFACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Capitalismo en el desierto: Materialidades, población y territorios en Atacama (ss. XIX-XXI)”, III Jornada de Antropología e Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arqueología y Antropología, Universidad Católica del Norte Centre de recherche et documentation sur les Amériques CREDA UMR7227 Laboratorio de Etnografía (Le), Departamento de Antropología, Universidad de Chile Escuela de Historia, Universidad Academia de Humanismo Cristiano, Nov 2017, San Pedro d'Atacama, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances en histoire des sciences et des techniques : problématiques en cours. L'exemple du pont tournant de Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée d'études "Données pour l'histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le LARHRA, le Centre François Viète et le LORIA, Jun 2016, Lyo,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01326545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de paysage culturel portuaire : le pont tournant de Brest en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inaugural PAM 3D Lab (Patrimoines, Artefacts, Médiations &amp; 3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PAM 3D Lab et Centre F. Viète (EA 1161)/UBO, Mar 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine(s), artefact(s), modélisation des connaissances et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Histoire technique et humanités numériques » (https://liamines.hypotheses.org/471)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire International Associé (LIA) « Archéologie, histoire et anthropologie des systèmes miniers dans le désert d'Atacama »; Centre F. Viète/Université de Bretagne Occidentale, May 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticHPST: Applying Semantic Web Principles and Technologies to the History and Philosophy of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 - 12th conference and first international Workshop on Semantic Web for Scientific Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.416-427, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative pervasive IBST scenario with semantic facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Future Learning Landscapes : Towards the Convergence of Pervasive and Contextual computing, Global Social Media and Semantic Web in Technology Enhanced Learning at ECTEL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAT : un outil d'aide et d'accompagnement de l'enseignant dans la conception de scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeCUSI'08 : Workshop "Prise en compte de l'utilisateur dans les systèmes d'Information", conjoint à Inforsid 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenario model based on the anthropology of didactics for an adaptive and context-aware learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2LOR-2007 : 4ème conférence scientifique annuelle du réseau de recherche LORNET, November 4 - 7, Télé-Université UQAM, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain 27-29 juin Lausanne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle informatique de scénario fondé sur des pratiques réelles d'enseignement et une théorie didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2007: Environnement Informatique pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Suisse. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits intermédiaires au cycle 3 Carnet de lecture et carnet d'expériences au Cycle 3 : quels outils pour quelle construction de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, Roskilde, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roskilde, Denmark. pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une didactique de l’histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Education et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and context-aware scenarios for technology-enhanced learning system based on a didactical theory and a hierarchical task model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReTIeL'07: International Workshop on REpresentation models and Techniques for Improving e-Learning: Bringing Context into Web-based Education, August 20-24, Roskilde University, Denmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Didactic-based Model of Scenarios for Designing an Adaptive and Context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de savoirs à enseigner : une étude de cas historique portant sur la matérialité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Cinquième Rencontres de l'Association pour la Recherche en Didactique des Sciences et des Techniques (ARDIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grande Motte, France. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A didactic-based model of scenarios for designing an adaptive and context-Aware Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM : International Conference on Web Intelligence, November 2 - 5, Silicon Valley, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODALES : conception de scénario pour générer des EIAH adaptatifs pour la formation des maîtres en sciences expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Scénarios, Formation d'enseignants : quels scénarios ? Quelles évaluations ?", 16-17 Mars, Versailles, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-design of scenarios for a didactic-based E-learning system viewed as an adaptive virtual document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Information &amp; Communication Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Damascus, Syria. pp.583-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios intégrant les TICE : les méthodologies et les cadres théoriques à l’oeuvre dans la recherche MODALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien ?" dans le cadre de la 8ème Biennale de l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP - ERTé E-Praxis, Apr 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of sciences in the French teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global and the Local: The History of Science and the Cultural Integration of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société européenne d'histoire des sciences (ICESHS), Sep 2006, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata model for Web services applied to index and discover E-Learning Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kassem Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tetchueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA'06 : 2nd IEEE International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.626 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations des maîtres en sciences : de la modélisation des situations didactiques comme fondement de la conception d'un Environnement Informatique pour l'Apprentissage Humain (EIAH) adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres de l'ARDIST (Association pour la recherche en didactique des sciences et des techniques), 12-15 octobre, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France. pp.209 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Studied of Dissociative Recombination of H3+ and KrH+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepadellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Rebrion-Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Sidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dissociative Recombination: Theory, Experiment and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Ein Gedi, Israel. pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes d'interactions tangibles pour la Navigation Temporelle en Environnement Virtuel : application à l'histoire des Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/7NBH-YB24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAM 3D Lab et OpenFactory de l'UBO : un projet pluridisciplinaire en SHS et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Brest, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of ICT and IBST by the History of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; de Vittori, Thomas; Grapi, Pere; Heering, Peter; Laubé, Sylvain; Massa-Esteve, Maria-Rosa. Frank &amp; Timme GmbH, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: History of Science, ICT and Inquiry Based Science Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Grapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Rosa Massa-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank&amp;Timme, pp.358, 2012, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LabInVirtuo, a Method for Designing, Restoring and Updating Virtual Environments for Science and Technology from Heterogeneous Digital Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Digital Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-26, 2024, Digital Innovations in Architecture, Engineering and Construction, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-36155-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser l'histoire des techniques et l'histoire pour construire un milieu didactique favorisant une pensée critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée critique, enseignement de l'histoire et de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry based Science teaching and History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Massa-Esteve, Maria-Rosa; Grapi, Pere; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.13-28, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Mobile & Pervasive Learning in IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Pham Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Rebaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Methods for Science Education: Hisrtory of Science, ICT and Inquiry Based Science Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFranck &amp; Timme, pp.161-180, 2012, Verlag fur wissenschaftLiche Literatur, 978-3-86596-354-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT and History of mathematics in the case of IBST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas de Vittori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruneau, Olivier; Laubé, Sylvain; de Vittori, Thomas; Grapi, Pere; Massa-Esteve, Maria-Rosa; Heering, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Science and Technology (HST) : ICT Resources for Science Teaching (IBST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme GmbH, pp.145-160, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster: présentation SemanticHPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Morgane Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Querrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire anthropologique des paysages culturels industriels : le méta-modèle ANY-ARTEFACT et ses applications en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, sauvegarde et valorisation du Patrimoine de l’Arsenal de Brest (Naval Group/ex DCNS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre François Viète. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde du pont tournant de Dieppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Cremnitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIHS FED4137 - Université de Rouen Normandie; ENSA Normandie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Charles Eudore Gervaize (1817-1882). Notice biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laubé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Brest Métropole Océane. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A84C4305"/>
+    <w:nsid w:val="806DB23B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-laube" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18001899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2017.0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mostefaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1286974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Padellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sidko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wartelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Contreras Neira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morales Morgado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres G. Seguel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepadellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36155-5_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01903495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cremnitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-laube" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18001899X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Orain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2017.0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tetchueng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAMC.2008.018509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Santini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sce.20268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Santini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Delmas-Rigoutsos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Mostefaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1286974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mostefaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/32/22/303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE172A9BBEC8B026DD43086CD50D641B5911A419/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Padellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sidko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pasquerault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gomet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Parent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.2006.01.119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wartelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Contreras Neira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Morales Morgado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres G. Seguel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_53" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tetchueng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197199v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kassem Zein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Kermarrec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepadellec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Vittori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Herring" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Massa-Esteve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Grapi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36155-5_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Reba&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01903495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cremnitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192154v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>