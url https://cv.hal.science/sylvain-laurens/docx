--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1365,204 +1365,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division &amp;quot;intellectuel/manuel&amp;quot; ou le recto-verso des rapports de domination. Entretien avec Paul Willis</w:t>
+                <w:t xml:space="preserve">Les politiques de revalorisation du travail manuel (1975-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46, pp.65-85</w:t>
+              <w:t xml:space="preserve">, 2011, 46, pp.33-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643001v1</w:t>
+                <w:t xml:space="preserve">hal-02644558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de revalorisation du travail manuel (1975-1981)</w:t>
+                <w:t xml:space="preserve">La division &amp;quot;intellectuel/manuel&amp;quot; ou le recto-verso des rapports de domination. Entretien avec Paul Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46, pp.33-64</w:t>
+              <w:t xml:space="preserve">, 2011, 46, pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644558v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les faits-divers stigmatisent-ils ? L'hypothèse de la discrimination indirecte</w:t>
               </w:r>
@@ -1646,481 +1646,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents de l'Etat face à leur propre pouvoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail collectif sur la fabrique des catégories et l'invention de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Hmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721401v1</w:t>
+                <w:t xml:space="preserve">hal-01498481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ministère symptôme : retour sur quarante ans de bégaiement au sein de l'Etat français</w:t>
+                <w:t xml:space="preserve">1974 et la fermeture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (82), p. 67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.082.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00443645v1</w:t>
+                <w:t xml:space="preserve">halshs-00721399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail collectif sur la fabrique des catégories et l'invention de l'immigration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'immigration une affaire d'Etats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69, pp. 33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.10503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498481v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immigration une affaire d'Etats</w:t>
+                <w:t xml:space="preserve">Les maliens à l'Elysée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, p. 95-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.10503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00721397v1</w:t>
+                <w:t xml:space="preserve">halshs-00721400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1974 et la fermeture des frontières</w:t>
+                <w:t xml:space="preserve">Les agents de l'Etat face à leur propre pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (82), p. 67-82. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72, p. 26-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.082.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.072.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721399v1</w:t>
+                <w:t xml:space="preserve">halshs-00721401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maliens à l'Elysée</w:t>
+                <w:t xml:space="preserve">Le ministère symptôme : retour sur quarante ans de bégaiement au sein de l'Etat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40, p. 95-107</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721400v1</w:t>
+                <w:t xml:space="preserve">halshs-00443645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment poser le questions qui fâchent ?</w:t>
               </w:r>
@@ -3012,51 +3012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agone, pp.243, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,51 +3744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Willis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école des ouvriers. Comment les enfants d’ouvriers obtiennent des boulots d’ouvriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Agone, 2011, Ordre des Choses, 978-2-7489-0144-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résistances à l'institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lagroye et Michel Offerlé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.131-148, 2010</w:t>
@@ -3994,51 +3994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Voltaire be a prophet in his own country ? An analysis of the media’s treatment of the cartoon crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03920002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant-Germanos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138118781408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.115.0155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.054.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.089.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marchan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.195.0078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01172001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063124457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Willis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.10503" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.082.0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.069.0112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.076.0075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.069.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foucart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Horel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan Penuela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03920002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant-Germanos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138118781408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.115.0155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.054.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.089.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marchan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.195.0078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01172001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063124457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Willis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.082.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.10503" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.069.0112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.076.0075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.069.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foucart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Horel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan Penuela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>