--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1092,222 +1092,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut de tout pour faire un monde clos : genèse et délimitations symboliques du quartier européen de Bruxelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traiter des « masses » de données prosopographiques par la numérisation d’annuaires : entre espoirs et vertiges procurés par la reconnaissance de caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.195.0078⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 115, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063124457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171994v1</w:t>
+                <w:t xml:space="preserve">hal-01172001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter des « masses » de données prosopographiques par la numérisation d’annuaires : entre espoirs et vertiges procurés par la reconnaissance de caractères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il faut de tout pour faire un monde clos : genèse et délimitations symboliques du quartier européen de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Laurens</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Criekingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 115, pp.53-65. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195, pp.78-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063124457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.195.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172001v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter des &amp;quot; masses &amp;quot; de données prosopographiques par la numérisation d'annuaires : entre espoirs et vertiges</w:t>
               </w:r>
@@ -1646,481 +1646,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail collectif sur la fabrique des catégories et l'invention de l'immigration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agents de l'Etat face à leur propre pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72, p. 26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.072.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498481v1</w:t>
+                <w:t xml:space="preserve">halshs-00721401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1974 et la fermeture des frontières</w:t>
+                <w:t xml:space="preserve">Le ministère symptôme : retour sur quarante ans de bégaiement au sein de l'Etat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721399v1</w:t>
+                <w:t xml:space="preserve">halshs-00443645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immigration une affaire d'Etats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail collectif sur la fabrique des catégories et l'invention de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Hmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00721397v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maliens à l'Elysée</w:t>
+                <w:t xml:space="preserve">1974 et la fermeture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (82), p. 67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.082.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00721400v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents de l'Etat face à leur propre pouvoir</w:t>
+                <w:t xml:space="preserve">L'immigration une affaire d'Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72, p. 26-41. </w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69, pp. 33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.072.0026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/conflits.10503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721401v1</w:t>
+                <w:t xml:space="preserve">halshs-00721397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ministère symptôme : retour sur quarante ans de bégaiement au sein de l'Etat français</w:t>
+                <w:t xml:space="preserve">Les maliens à l'Elysée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.21-30</w:t>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, p. 95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00443645v1</w:t>
+                <w:t xml:space="preserve">halshs-00721400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment poser le questions qui fâchent ?</w:t>
               </w:r>
@@ -3012,51 +3012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agone, pp.243, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résistances à l'institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lagroye et Michel Offerlé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.131-148, 2010</w:t>
@@ -3994,51 +3994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Voltaire be a prophet in his own country ? An analysis of the media’s treatment of the cartoon crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03920002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant-Germanos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138118781408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.115.0155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.054.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.089.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marchan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.195.0078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01172001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063124457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Willis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.082.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.10503" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.069.0112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.076.0075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.069.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foucart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Horel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan Penuela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03920002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant-Germanos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.129.0007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.104.0032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138118781408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narguesse Keyhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.115.0155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agone.054.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.089.0017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01172001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marchan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063124457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Criekingen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.195.0078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Willis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.072.0026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498481v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.082.0069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.10503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.069.0112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.076.0075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.069.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foucart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Horel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bel.bertr.2025.01.0151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneau-Ymonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45175-2_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Flusin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gomez Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chappart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan Penuela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>