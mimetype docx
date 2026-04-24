--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -648,51 +648,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-025-02467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1661,508 +1661,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of a novel thermo-invariant Multi-Feature Bar for high-precision CMMs and Machine Tools testing</w:t>
+                <w:t xml:space="preserve">Contour error pre-compensation for five-axis high speed machining: offline gain adjustment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Viprey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hichem Nouira</w:t>
+                <w:t xml:space="preserve">Tan-Quang Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 96, pp.947-961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-1572-7⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 100, pp.3113-3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2859-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705250v1</w:t>
+                <w:t xml:space="preserve">hal-01908400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour error pre-compensation for five-axis high speed machining: offline gain adjustment approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+                <w:t xml:space="preserve">Effective NC machining simulation with OptiX ray tracing engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jachym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100, pp.3113-3125. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.281-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2859-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-1497-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908400v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective NC machining simulation with OptiX ray tracing engine</w:t>
+                <w:t xml:space="preserve">Scanner path planning with the control of overlap for part inspection with an industrial robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jachym</w:t>
+                <w:t xml:space="preserve">Nguyen Duy Minh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-1497-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.629-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2336-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742413v1</w:t>
+                <w:t xml:space="preserve">hal-01815462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanner path planning with the control of overlap for part inspection with an industrial robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Quinsat</w:t>
+                <w:t xml:space="preserve">Exploitation of a novel thermo-invariant Multi-Feature Bar for high-precision CMMs and Machine Tools testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lartigue</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98, pp.629-643. </w:t>
+              <w:t xml:space="preserve">, 2018, 96, pp.947-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2336-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-1572-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815462v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic approach of the feedrate interpolation for trajectory planning process in multi-axis machining</w:t>
               </w:r>
@@ -2629,51 +2629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2824,64 +2824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic simulation of surface defects in 5-axis milling using the measured geometry of the tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3264,339 +3264,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Monte Carlo applied to uncertainty estimation in a five axis machine tool link errors identification</w:t>
+                <w:t xml:space="preserve">Evaluation of servo, geometric and dynamic error sources on five axis high-speed machine tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 51 (7-8), pp.618-627. </w:t>
+              <w:t xml:space="preserve">, 2011, 51 (10-11), pp.787-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2011.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599641v1</w:t>
+                <w:t xml:space="preserve">hal-00609038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D surface topography in 5-axis milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Quinsat</w:t>
+                <w:t xml:space="preserve">Adaptive Monte Carlo applied to uncertainty estimation in a five axis machine tool link errors identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Andolfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 271 (3-4), pp.590-595. </w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (7-8), pp.618-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599655v1</w:t>
+                <w:t xml:space="preserve">hal-00599641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of servo, geometric and dynamic error sources on five axis high-speed machine tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Andolfatto</w:t>
+                <w:t xml:space="preserve">Characterization of 3D surface topography in 5-axis milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Mayer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (10-11), pp.787-796. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (3-4), pp.590-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2011.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609038v1</w:t>
+                <w:t xml:space="preserve">hal-00599655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed drive modelling for the simulation of tool path tracking in multi-axis High Speed Machining</w:t>
               </w:r>
@@ -3608,64 +3608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (3-4), pp.266-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3712,64 +3712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for the prediction of 3D surface topography in 5-axis milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51, pp.915-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Engineering, High Performance Manufacturing - Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp 32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,51 +3936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (10-11), pp.1015-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (5-6), p. 534-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4144,51 +4144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (5), pp.419-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4248,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Ingenierie Numerique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (1-2), p. 173-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,51 +4352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwamiwi Mawussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (3), pp.337-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,230 +4663,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pizzol</w:t>
+                <w:t xml:space="preserve">Analyse de l'influence des paramètres de la recette de fabrication sur la trajectoire réelle du laser en LPBF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pous-Roc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784358v1</w:t>
+                <w:t xml:space="preserve">hal-04784353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'influence des paramètres de la recette de fabrication sur la trajectoire réelle du laser en LPBF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Godineau</w:t>
+                <w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pizzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784353v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based part decomposition and representation for multi-axis DED processes</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6309,351 +6309,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal simulation of scanning paths in LBM additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Ettaieb</w:t>
+                <w:t xml:space="preserve">Influence of the opto-mechanical chain on the energy provided by the laser spot to the material in laser powder bed fusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing, Sim-AM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">EUSPEN Special Interest Group Meeting: Advancing Precision in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422198v1</w:t>
+                <w:t xml:space="preserve">hal-02308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the opto-mechanical chain on the energy provided by the laser spot to the material in laser powder bed fusion processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Godineau</w:t>
+                <w:t xml:space="preserve">Performance simulation of different toolpaths in 2D1/2 pocket milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Rivière-Lorphèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ducobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSPEN Special Interest Group Meeting: Advancing Precision in Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.080001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308576v1</w:t>
+                <w:t xml:space="preserve">hal-02571164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance simulation of different toolpaths in 2D1/2 pocket milling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Ducobu</w:t>
+                <w:t xml:space="preserve">Thermal simulation of scanning paths in LBM additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing, Sim-AM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5112609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02571164v1</w:t>
+                <w:t xml:space="preserve">hal-02422198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FVPM simulation of scratching induced by a spherical indenter</w:t>
               </w:r>
@@ -6851,51 +6851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinematic simulation software for additive manufacturing metal deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Quang Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,51 +7936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison on multi-feature bar calibration for determining machine-tool geometric errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,103 +8139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receding Horizon Based Offline Gain Adjustment for Contour Error Reduction in High Speed Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Quang Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP ICME '16 - 10th CIRP Conference on Intelligent Computation In Manufacturing Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ischia, Italy. pp.227-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8364,51 +8364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et caractérisation des défauts de structure de machine-outil 5-axes pour la mesure in-process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8472,90 +8472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of a laser-scanner with the control of overlap for 3d part inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Duy Minh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME’17 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,103 +8688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offline Gain Adjustment with Constraints for Contour Error Reduction in High Speed Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Quang Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Intelligent Mechatronics (AIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Banff, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8920,260 +8920,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volumetric machine tool errors by using a hole-bar material standard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Nouira</w:t>
+                <w:t xml:space="preserve">Utilisation des polytopes de manipulabilité cinématique pour la génération de trajectoires 5 axes en UGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Grandguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIM Final Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PTB, Braunschweig, Germany, May 2016, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">9èmes assises Machines et Usinage à Grande Vitesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359425v1</w:t>
+                <w:t xml:space="preserve">hal-04482589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des polytopes de manipulabilité cinématique pour la génération de trajectoires 5 axes en UGV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureen Grandguillaume</w:t>
+                <w:t xml:space="preserve">Determination of volumetric machine tool errors by using a hole-bar material standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes assises Machines et Usinage à Grande Vitesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">TIM Final Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PTB, Braunschweig, Germany, May 2016, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482589v1</w:t>
+                <w:t xml:space="preserve">hal-01359425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of a RRTTT machine tool geometric model by combinatorial analysis to improve volumetric accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9263,51 +9263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Grandguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9475,51 +9475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la fabrication de moule : Une approche globale des procédés de fraisage et de polissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Grandguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,230 +9659,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric errors identification on 5-axis machine-tool using both novel hole-bar standard design and laser tracer interferometer system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Viprey</w:t>
+                <w:t xml:space="preserve">Axis control using model predictive control: identification and friction effect reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Nouira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MacroScale : Recent Developments In Traceable Dimensional Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Wien, Austria</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Virtual Machining Process Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Calgary, Canada. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079558v1</w:t>
+                <w:t xml:space="preserve">hal-01023265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axis control using model predictive control: identification and friction effect reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
+                <w:t xml:space="preserve">Geometric errors identification on 5-axis machine-tool using both novel hole-bar standard design and laser tracer interferometer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Nouira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Virtual Machining Process Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Calgary, Canada. 8p</w:t>
+              <w:t xml:space="preserve">MacroScale : Recent Developments In Traceable Dimensional Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023265v1</w:t>
+                <w:t xml:space="preserve">hal-01079558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedrate optimization in 5-axis machining based on direct trajectory interpolation on the surface using an open cnc</w:t>
               </w:r>
@@ -10622,670 +10622,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematical analysis of 5-axis corner smoothing for transitions between linear (G1) blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beudaert</w:t>
+                <w:t xml:space="preserve">Modélisation thermomécanique hybride en perçage pour la simulation du champ de temperature dans l'outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Deloison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Abrivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines et Usinages à Grande Vitesse 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">7èmes assises Machines et Usinage à Grande Vitesse MUGV 2012 - Intercut 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986166v1</w:t>
+                <w:t xml:space="preserve">hal-00999323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique hybride en perçage pour la simulation du champ de temperature dans l'outil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+                <w:t xml:space="preserve">Maximum Feedrate Interpolator for Multi-axis CNC Machining with Jerk Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes assises Machines et Usinage à Grande Vitesse MUGV 2012 - Intercut 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. 10p</w:t>
+              <w:t xml:space="preserve">9th International Conference on High Speed Machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999323v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Feedrate Interpolator for Multi-axis CNC Machining with Jerk Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beudaert</w:t>
+                <w:t xml:space="preserve">CAD-based Calibration of a 3D DIC System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beaubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on High Speed Machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">SEM XII International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986174v1</w:t>
+                <w:t xml:space="preserve">hal-00727879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-based Calibration of a 3D DIC System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Besnard</w:t>
+                <w:t xml:space="preserve">Kinematical analysis of 5-axis corner smoothing for transitions between linear (G1) blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beudaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XII International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, United States</w:t>
+              <w:t xml:space="preserve">Machines et Usinages à Grande Vitesse 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727879v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of errors during five axis High-Speed Machine tool motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Mayer</w:t>
+                <w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Canadian Congress of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. CDROM paper n°714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999568v1</w:t>
+                <w:t xml:space="preserve">hal-00637859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Prévost</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of errors during five axis High-Speed Machine tool motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Andolfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. CDROM paper n°714</w:t>
+              <w:t xml:space="preserve">23rd Canadian Congress of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637859v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of trajectory execution errors in hsm using a miror approach</w:t>
               </w:r>
@@ -11297,51 +11297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eight International Conference on High Speed Machining (HSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Metz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11392,51 +11392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque National AIP PRIMECA La Plagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, La Plagne, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11461,77 +11461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 3D surface topography in 5 axis milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th International Conference on Metrology and Properties of Engineering Surfaces, Rzeszow 8-10 juillet 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Rzeszow, Poland. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11582,51 +11582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th CIRP International Conference on Supervising and Diagnostics of Machining Systems, High Performance Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Karpacz, Poland. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11664,77 +11664,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NC-simulation for the prediction of surface finish in 5-axis High-Speed Machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quinsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11798,51 +11798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP 2nd International Conference High Performance Cutting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Vancouver, Canada. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12001,51 +12001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes assises MUGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aix en Provence, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12217,51 +12217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Grenoble, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12312,51 +12312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12375,243 +12375,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of off-line polynomial CNC trajectories within the context of HSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description formats of tool trajectory suited to High-Speed Machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 International Mechanical Engineering Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">International Conference on High Speed Machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577232v1</w:t>
+                <w:t xml:space="preserve">hal-00577227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description formats of tool trajectory suited to High-Speed Machining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of off-line polynomial CNC trajectories within the context of HSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Affouard</w:t>
+                <w:t xml:space="preserve">Xinbin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lartigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Speed Machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Nanjing, China</w:t>
+              <w:t xml:space="preserve">2004 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577227v1</w:t>
+                <w:t xml:space="preserve">hal-00577232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12623,51 +12623,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication additive par modulation de puissance laser</w:t>
+                <w:t xml:space="preserve">Trajectoire adaptative pour fabrication additive utilisant une source laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
@@ -12682,93 +12682,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2020157427. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020157427</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2021058913. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2021058913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017066v1</w:t>
+                <w:t xml:space="preserve">hal-04017069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire adaptative pour fabrication additive utilisant une source laser</w:t>
+                <w:t xml:space="preserve">Fabrication additive par modulation de vitesse de balayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
@@ -12783,93 +12783,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2021058913. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2021058913</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2020157426. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020157426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017069v1</w:t>
+                <w:t xml:space="preserve">hal-04017062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication additive par modulation de vitesse de balayage</w:t>
+                <w:t xml:space="preserve">Fabrication additive par modulation de puissance laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
@@ -12884,69 +12884,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Walrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2020157426. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020157426</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2020157427. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020157427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017062v1</w:t>
+                <w:t xml:space="preserve">hal-04017066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13219,51 +13219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECD3C878"/>
+    <w:nsid w:val="C8FBECDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13367,51 +13367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D419F77E"/>
+    <w:nsid w:val="C53FEE06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13515,51 +13515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="84F10E2F"/>
+    <w:nsid w:val="0865C99B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13663,51 +13663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3900D99E"/>
+    <w:nsid w:val="3C8B4F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13811,51 +13811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CB54420B"/>
+    <w:nsid w:val="54FDD478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13959,51 +13959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F60FB403"/>
+    <w:nsid w:val="C1CC4F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14205,51 +14205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lavernhe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-4648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160469007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/departements-1/departement_gmp.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lurpa.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ettaieb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Godineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-02-2022-0062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2020-0086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Grandguillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07036-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Euzenat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960320v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Nouira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2018.12.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viprey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-1572-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Quang Duong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2859-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jachym" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1497-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duy Minh Phan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2336-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8903-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1196835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Abecassis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.02.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacharnay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beudaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6134-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5689-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andolfatto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.03.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.05.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.07.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2011.041472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2686-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39B0E0B310B882889758E9483094EB993A154DBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1001-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0904.1083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamiwi Mawussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Rossi de Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pous-Roc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Godineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abbas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268306v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducobu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Bendjebla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavernhe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120164v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.06.040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654044v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2016.7576767" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122502v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079558v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin X&#250;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999720v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Castagnetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avellan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577232v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Duan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Affouard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Walrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017062v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01973201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lavernhe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-4648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160469007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/departements-1/departement_gmp.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lurpa.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ettaieb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Godineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-02-2022-0062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2020-0086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Grandguillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07036-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Euzenat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960320v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Nouira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2018.12.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Quang Duong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2859-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jachym" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1497-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duy Minh Phan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2336-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viprey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-1572-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8903-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1196835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Abecassis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.02.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacharnay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beudaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6134-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5689-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andolfatto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.03.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.05.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2011.041472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2686-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39B0E0B310B882889758E9483094EB993A154DBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1001-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0904.1083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamiwi Mawussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Rossi de Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pous-Roc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Godineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abbas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268306v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308576v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducobu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112609" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Bendjebla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavernhe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120164v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.06.040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654044v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2016.7576767" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122502v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin X&#250;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999568v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999720v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Castagnetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avellan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Affouard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Duan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Walrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017062v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01973201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>