--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,13164 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13113 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Lavernhe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6701-4648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160469007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hK09IEcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département GMP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LURPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fabrication additive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul de trajectoires en procédés DED (Directed Energy Deposition) : procédés laser poudre (LPBF) et fil (WAAM arc-fil - WLAM laser-fil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">prédiction du comportement de la structure de machines SLM et robots en WXAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation de l'exécution des trajectoires de lasage avec prise en compte de la thermique, température</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation géométrique du cordon, de la couche, de l'empilement pour prédire la forme de la pièce</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">jumeau numérique en fabrication additive</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation du processus d'usinage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">génération de trajectoire 5 axes multi-axes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">développement d'un interpolateur CN de trajectoires multi-axes intégrant les limitations en jerk</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">développement d'une commande adaptative pour suivre les trajectoires en minimisant l'erreur de contour et évitant les vibrations</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simulation des surfaces fabriquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">stratégies de calcul sur GPU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">simulation des topographies de surface avec intégration des cinématique et géométrie réaliste sde l'outil de coupe ou d'abrasion</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation de la géométrie machine avec défauts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">comportement dynamique de la structure lors de l'exécution des trajectoires à grande vitesse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">identification, prédiction de l'écart volumétrique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of acceptable weld bead geometries for wire arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-025-17155-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing features definition along with thermal behavior integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02467-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Quartic Splines for Smoothing and Sampling a Roughing Curvilinear Spiral Toolpath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Rivière-Lorphèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (17), pp.7492. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14177492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process based modelling of power density for wire laser additive manufacturing using a coaxial head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (5), pp.103648. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline laser power modulation in LPBF additive manufacturing including kinematic and technological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-02-2022-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flash-based thermal simulation of scanning paths in LPBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.720-734. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-04-2020-0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal tool orientation in 3 + 2-axis machining considering machine kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.2765-2783. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07036-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of finishing operations based on an implicit representation of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2020.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of geometric errors on 5-axis machine-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6), pp.605. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of galvanometric scan heads for additive manufacturing with machine assembly defects consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.250-257. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit modeling of abrasion process based on potential field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour error pre-compensation for five-axis high speed machining: offline gain adjustment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.3113-3125. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of a novel thermo-invariant Multi-Feature Bar for high-precision CMMs and Machine Tools testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.947-961. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-017-1572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective NC machining simulation with OptiX ray tracing engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jachym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.281-288. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanner path planning with the control of overlap for part inspection with an industrial robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Duy Minh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.629-643. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2336-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic approach of the feedrate interpolation for trajectory planning process in multi-axis machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (5), pp.2085-2096. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-016-8903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multi-feature bar design for machine tools geometric errors identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.323-338. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool path patching strategy around singular point in 5-axis ball-end milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (24), pp.7480-7490. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1196835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of CUDA programming for 5-axis machining multi-scale simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based model for global collision avoidance in 5-axis point milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Lacharnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Trajectory Interpolation on the Surface using an Open CNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.535-546. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-6134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic simulation of surface defects in 5-axis milling using the measured geometry of the tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp. 393-401. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-5689-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-Based Calibration and Shape Measurement with StereoDIC Principle and Application on Test and Industrial Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (3), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-013-9794-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-axis local corner rounding of linear tool path discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedrate interpolation with axis jerk constraints on 5-axis NURBS and G1 tool path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of servo, geometric and dynamic error sources on five axis high-speed machine tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (10-11), pp.787-796. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Monte Carlo applied to uncertainty estimation in a five axis machine tool link errors identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (7-8), pp.618-627. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 3D surface topography in 5-axis milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 271 (3-4), pp.590-595. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2010.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed drive modelling for the simulation of tool path tracking in multi-axis High Speed Machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3-4), pp.266-284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMS.2011.041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for the prediction of 3D surface topography in 5-axis milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.915-924. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-010-2686-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed drive simulation for the prediction of the tool path follow up in High Speed Machinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Engineering, High Performance Manufacturing - Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp 32-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 5-axis high-speed machining using a surface based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (10-11), pp.1015-1023. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2008.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical performance prediction in multi-axis machining for process planning optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (5-6), p. 534-544. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-007-1001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de contraintes cinématiques pour le calcul de l'orientation optimisée de l'axe de l'outil en usinage 5 axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (5), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-axis High Speed Milling Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingenierie Numerique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (1-2), p. 173-184. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.0904.1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usinage de poches en UGV - Aide au choix de stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamiwi Mawussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.337-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de gammes de fabrication pour les procédés DED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque national S.mart Recherche et enseignement agiles pour une industrie soutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatters deposition on Inconel 718 laser powder bed fusion manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amada Rossi de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gustavo del Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euspen's 25 th International Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'influence des paramètres de la recette de fabrication sur la trajectoire réelle du laser en LPBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pous-Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'entités dans le cadre de la Fabrication Additive DED : état de l'art et proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-based part decomposition and representation for multi-axis DED processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th CIRP Conference on Intelligent Computation in Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche phénoménologique du contrôle de la géométrie de cordons en WAAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Museau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national Smart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.mart, Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process parameters and head orientation on bead geometry for coaxial wire laser additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Forming - ESAFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kraków, Poland. pp.119-127, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644902479-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of head orientation on bead geometry and penetration in wire laser additive manufacturing with coaxial technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euspen’s 23rd International Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie in situ pour la caractérisation des erreurs géométriques d'axe de rotation sur une machine-outil multi-axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de pilotage à grande vitesse en fusion laser sur lit de poudre dans le cadre du projet SOFIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de fabrication et de l'orientation de la tête de dépôt sur les cordons produits par procédé laser-fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Manufacturing21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique par méthode Flash en fabrication additive LPBF pour l'amélioration du procédé et des pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du comportement de la Commande Numérique sur la trajectoire du spot laser en fusion laser sur lit de poudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Manufacturing21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage et rééchantillonnage de trajectoires curvilinéaires par splines d'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Rivière Lorphèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Manufacturing21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique des trajectoires de lasage basée sur des flashs en fabrication additive LPBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (en distantiel.), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the CNC behaviour on the laser spot trajectory in LPBF process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Special Interest Group meeting between euspen and ASPE Advancing Precision in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la répartition d’énergie en procédé de fabrication additive laser fil avec tête coaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dimensions géométriques de cordon aux points de changement de direction en WAAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Manufacturing’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the opto-mechanical chain on the energy provided by the laser spot to the material in laser powder bed fusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN Special Interest Group Meeting: Advancing Precision in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance simulation of different toolpaths in 2D1/2 pocket milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Rivière-Lorphèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ducobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 22ND INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.080001, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5112609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal simulation of scanning paths in LBM additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Simulation for Additive Manufacturing, Sim-AM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FVPM simulation of scratching induced by a spherical indenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMO2019, 17th CIRP Conference on Modelling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Multi-Niveaux de l'Entité d'Usinage de Forme Complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumiya Bendjebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Colloque National S-mart/AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis – Vallée de la maurienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic simulation software for additive manufacturing metal deposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM'19, International Congress On Welding, Additive Manufacturing And Associated Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical modeling and identification for calibration of LPBF machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN Special Interest Group Meeting: Advancing Precision in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeform Machining Features: New Concepts and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumiya Bendjebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP ICME'17. 11th CIRP Conference on Intelligent Computation in Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Gulf of Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2017.12.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Freeform Machining Feature Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumiya Bendjebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD'18. Computer-Aided Design and Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation implicite du procédé d'abrasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FVPM simulation of a single-particle scratching surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th internation conference on High Speed Machining 2018 - HSM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San-Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeform Machining Feature Recognition with Manufacturability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumiya Bendjebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP CMS'18. 51st CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Stockholm Sweden. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chaine opto-mécanique de fabrication additive avec prise en compte des défauts d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part surface roughness on laser sintering and milling of maraging steel 300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Valentin Cioca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L Jardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Gustavo del Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Internation Conference on High Speed Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San-Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation FVPM de rayage mono-grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison on multi-feature bar calibration for determining machine-tool geometric errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamdamap 12th International Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Renishaw Innovation Centre (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de l'orientation outil en usinage 5 axes positionnés à partir de polytopes de jerk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon Based Offline Gain Adjustment for Contour Error Reduction in High Speed Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP ICME '16 - 10th CIRP Conference on Intelligent Computation In Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ischia, Italy. pp.227-232, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-mechanical modelling of an additive manufacturing laser scanning head including assembly defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Special Interest Group meeting between EUSPEN and ASPE : Dimensional Accuracy and Surface Finish in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation des défauts de structure de machine-outil 5-axes pour la mesure in-process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning of a laser-scanner with the control of overlap for 3d part inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Duy Minh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Intelligent Computation in Manufacturing Engineering, CIRP ICME’17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Hole-Bar Standard Design and Inter-Comparison for Geometric Errors Identification on Machine-Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial and Manufacturing Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Academy of Science, Engineering and Technology, Jan 2016, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline Gain Adjustment with Constraints for Contour Error Reduction in High Speed Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Quang Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Intelligent Mechatronics (AIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/aim.2016.7576767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of a five axis machine tool kinematic model by combinational analysis to improve volumetric accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIM Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTB, Braunschweig, Germany, May 2016, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of volumetric machine tool errors by using a hole-bar material standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIM Final Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTB, Braunschweig, Germany, May 2016, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des polytopes de manipulabilité cinématique pour la génération de trajectoires 5 axes en UGV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of a RRTTT machine tool geometric model by combinatorial analysis to improve volumetric accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Metrology and Machine Performance (LAMDAMAP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Huddersfield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mold Manufacturing Optimization: A Global Approach of Milling and Polishing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CIRP Conference On Modelling Of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Karlsruhe, Germany. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des machines-outils 5 axes pour la compensation de l'exactitude volumétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme coloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la fabrication de moule : Une approche globale des procédés de fraisage et de polissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14eme coloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical smoothing of rotary axis near singularity point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Grandguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nanjing, China. pp.501-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis control using model predictive control: identification and friction effect reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Virtual Machining Process Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Calgary, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric errors identification on 5-axis machine-tool using both novel hole-bar standard design and laser tracer interferometer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroScale : Recent Developments In Traceable Dimensional Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedrate optimization in 5-axis machining based on direct trajectory interpolation on the surface using an open cnc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. paper n. 14042, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the geometric errors of a Mikron 5-axis machine-tool using the hole-bar 3D standard and the laser tracer interferometer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traceable In-process dimensional Measurement for machine tools (TIM) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NPL, Nov 2014, Teddington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la voxelisation sur la génération de trajectoires 5 axes sans collision par champs répulsifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Lacharnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines et Usinage à Grande Vitesse 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la qualité des pièces usinées par interpolation directe du trajet sur surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines et Usinage à Grande Vitesse 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters set-up for collision avoidance and smooth motion in 5-axis end milling based on a potential field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Lacharnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. paper n. 14041, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of G-code programs for milling into STEP-NC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixin Xú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool path definitions and their interpolation for optimized 5-axis High-Speed Machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mathematics and Algorithms forComputer-Aided Manufacturing, Engineering and Numerical Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of CUDA programming for machining simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Graphics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique hybride en perçage pour la simulation du champ de temperature dans l'outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deloison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Abrivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes assises Machines et Usinage à Grande Vitesse MUGV 2012 - Intercut 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Etienne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical analysis of 5-axis corner smoothing for transitions between linear (G1) blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines et Usinages à Grande Vitesse 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Feedrate Interpolator for Multi-axis CNC Machining with Jerk Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-based Calibration of a 3D DIC System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Beaubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lavernhe Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of errors during five axis High-Speed Machine tool motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Canadian Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation du comportement dynamique d'une structure de machine outil UGV pour la prédiction des défauts géométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. CDROM paper n°714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of trajectory execution errors in hsm using a miror approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on High Speed Machining (HSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Metz, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'axe de machine outil pour la simulation du suivi de trajectoires en UGV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque National AIP PRIMECA La Plagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 3D surface topography in 5 axis milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Conference on Metrology and Properties of Engineering Surfaces, Rzeszow 8-10 juillet 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rzeszow, Poland. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed drive simulation for the prediction of the tool path follow up in High Speed Machinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP International Conference on Supervising and Diagnostics of Machining Systems, High Performance Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Karpacz, Poland. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NC-simulation for the prediction of surface finish in 5-axis High-Speed Machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP International Conference on High Performance Cutting, Dublin(Ireland),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dublin, Ireland. pp.387 - 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for performance prediction in multi-axis machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP 2nd International Conference High Performance Cutting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Vancouver, Canada. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool path generation and post-processor issues in five-axis high speed machining of hydro turbine blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Castagnetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Avellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration de contraintes cinématiques pour le calcul de l'orientation optimisée de l'axe de l'outil en usinage à 5 axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes assises MUGV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aix en Provence, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la géométrie de machines CN par mesure d'artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Génie Mécanique, Université d’Alep, Syrie, May 2006, Alep, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical performances in 5-axis machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation en fraisage 5 axes grande vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description formats of tool trajectory suited to High-Speed Machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Speed Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of off-line polynomial CNC trajectories within the context of HSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire adaptative pour fabrication additive utilisant une source laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021058913. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2021058913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive par modulation de puissance laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2020157427. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020157427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication additive par modulation de vitesse de balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2020157426. 2019, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020157426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des contraintes associées au couple MO-CN en génération de trajectoires 5 axes UGV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00362983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions au développement du processus de fabrication : amélioration des performances en usinage multiaxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lavernhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. ENS Paris-Saclay, France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01973201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13219,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8FBECDC"/>
+    <w:nsid w:val="3C5E8F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13367,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C53FEE06"/>
+    <w:nsid w:val="F9884F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13515,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0865C99B"/>
+    <w:nsid w:val="4DC9FCB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13663,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C8B4F72"/>
+    <w:nsid w:val="C01B8601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13811,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="54FDD478"/>
+    <w:nsid w:val="854D3823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13959,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C1CC4F7F"/>
+    <w:nsid w:val="B7A1FB98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14205,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lavernhe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-4648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160469007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/departements-1/departement_gmp.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lurpa.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ettaieb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Godineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-02-2022-0062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2020-0086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Grandguillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07036-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Euzenat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960320v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Nouira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011888v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2018.12.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Quang Duong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2859-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jachym" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1497-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duy Minh Phan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2336-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viprey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-1572-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8903-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1196835" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Abecassis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.02.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacharnay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beudaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6134-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5689-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.05.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andolfatto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.03.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.05.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2011.041472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2686-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39B0E0B310B882889758E9483094EB993A154DBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373701v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1001-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0904.1083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamiwi Mawussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Rossi de Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pous-Roc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Godineau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abbas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268306v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308576v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducobu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112609" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Bendjebla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavernhe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.248" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120164v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.06.040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654044v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2016.7576767" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122502v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223135v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin X&#250;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999568v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999712v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999720v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Castagnetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avellan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thi&#233;baut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577227v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Affouard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Duan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017069v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Walrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017062v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01973201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-lavernhe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6701-4648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160469007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hK09IEcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/departements-1/departement_gmp.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-cachan.u-psud.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lurpa.ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ens-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Verbist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-17155-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pizzol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02467-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14177492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ettaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Godineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-02-2022-0062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2020-0086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Grandguillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07036-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Euzenat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2020.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960320v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Nouira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2018.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Quang Duong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2859-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Viprey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-1572-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jachym" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1497-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duy Minh Phan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2336-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8903-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2016.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1196835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Abecassis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.02.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lacharnay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2015.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beudaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6134-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-5689-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beaubier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9794-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.05.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andolfatto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mayer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.03.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.05.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;vost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMS.2011.041472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2686-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39B0E0B310B882889758E9483094EB993A154DBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2008.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-007-1001-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007064" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0904.1083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamiwi Mawussi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;raud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amada Rossi de Oliveira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustavo del Conte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pous-Roc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Godineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902479-14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abbas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maldonado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268306v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducobu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112609" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.149" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092441v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Bendjebla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavernhe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620490v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.12.248" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Valentin Cioca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Jardini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02120164v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.06.040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654044v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365977v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/aim.2016.7576767" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nouira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122502v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223135v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixin X&#250;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deloison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986174v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999568v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637859v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999713v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999720v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Castagnetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avellan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999716v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thi&#233;baut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999718v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Affouard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Duan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Walrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017062v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362983v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01973201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>