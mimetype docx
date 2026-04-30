--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2192,265 +2192,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Point-sets that Support Planar Graphs</w:t>
+                <w:t xml:space="preserve">Bounded-Curvature Shortest Paths through a Sequence of Points using Convex Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vida Dujmović</w:t>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will Evans</w:t>
+                <w:t xml:space="preserve">Hyo-Sil Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (1), pp.29--50. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (2), pp.662-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/100816079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684510v1</w:t>
+                <w:t xml:space="preserve">hal-00927100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-Curvature Shortest Paths through a Sequence of Points using Convex Optimization</w:t>
+                <w:t xml:space="preserve">On Point-sets that Support Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
+                <w:t xml:space="preserve">Vida Dujmović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyo-Sil Kim</w:t>
+                <w:t xml:space="preserve">Will Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lenhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (2), pp.662-684. </w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.29--50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100816079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927100v1</w:t>
+                <w:t xml:space="preserve">hal-00684510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Sets of Free Lines and Line Segments Among Balls in Three Dimensions</w:t>
               </w:r>
@@ -3157,278 +3157,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Umbra and Penumbra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Voronoi diagram of three lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Demouth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Glisse</w:t>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2008.04.007⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (1), pp.94-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9173-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00431418v1</w:t>
+                <w:t xml:space="preserve">inria-00431518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voronoi diagram of three lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Complexity of Umbra and Penumbra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lazard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (1), pp.94-130. </w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (8), pp.758--771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9173-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comgeo.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431518v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00431418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Degree of Standard Geometric Predicates for Line Transversals in 3D</w:t>
               </w:r>
@@ -3525,421 +3525,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Upper Bound on the Average Size of Silhouettes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Glisse</w:t>
+                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: II. A Classification of Pencils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-008-9089-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.192--215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336571v1</w:t>
+                <w:t xml:space="preserve">inria-00186090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: I. The Generic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (3), pp.168--191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsc.2007.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: II. A Classification of Pencils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lazard</w:t>
+                <w:t xml:space="preserve">An Upper Bound on the Average Size of Silhouettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.192--215. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.241-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2007.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-008-9089-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00186090v1</w:t>
+                <w:t xml:space="preserve">inria-00336571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: III. Parameterizing Singular Intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (3), pp.216--232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyo-Sil Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,51 +4497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (1-2), pp.74--99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,77 +4588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Tangents to Spheres in $R3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (2), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5162,424 +5162,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-Constrained Shortest Paths in a Convex Polygon</w:t>
+                <w:t xml:space="preserve">A Note on Reconfiguring Tree Linkages: Trees can Lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
+                <w:t xml:space="preserve">Thérèse Biedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Biedl</w:t>
+                <w:t xml:space="preserve">Erik Demaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhash Suri</w:t>
+                <w:t xml:space="preserve">Anna Lubiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 31 (6), pp.1814-1851. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (1-3), pp.293-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0097539700374550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0166-218X(01)00229-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100887v1</w:t>
+                <w:t xml:space="preserve">inria-00100889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Reconfiguring Tree Linkages: Trees can Lock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Biedl</w:t>
+                <w:t xml:space="preserve">An algorithm for computing a convex and simple path of bounded curvature in a simple polygon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Demaine</w:t>
+                <w:t xml:space="preserve">Subir Kumar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Demaine</w:t>
+                <w:t xml:space="preserve">Telikepalli Kavitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (2), pp.109-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-002-0950-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-218X(01)00229-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100889v1</w:t>
+                <w:t xml:space="preserve">inria-00100533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for computing a convex and simple path of bounded curvature in a simple polygon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature-Constrained Shortest Paths in a Convex Polygon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subir Kumar Ghosh</w:t>
+                <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Biedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telikepalli Kavitha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steve Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhash Suri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-002-0950-0⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31 (6), pp.1814-1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0097539700374550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100533v1</w:t>
+                <w:t xml:space="preserve">inria-00100887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Mesh: A Geometric Abstraction for Efficiently Computing Radiosity</w:t>
               </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,103 +5699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locked and Unlocked Polygonal Chains in Three Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Biedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Biedl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erik Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lubiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (3), pp.269-281. </w:t>
@@ -6094,90 +6094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Robust Intersection of Implicit Quadrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Winkler and M. Niranjan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Geometric Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.59-68, 2002, International Series in Engineering and Computer Science</w:t>
@@ -7010,159 +7010,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+                <w:t xml:space="preserve">Universal Point Sets for Planar Graph Drawings with Circular Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eppstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.109-116</w:t>
+              <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Waterloo, Canada. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809430v1</w:t>
+                <w:t xml:space="preserve">hal-00846953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating Linear Forms for Bivariate Systems</w:t>
+                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
@@ -7184,427 +7201,410 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.117-124</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809425v1</w:t>
+                <w:t xml:space="preserve">hal-00809430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Point Sets for Planar Graph Drawings with Circular Arcs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Kaufmann</w:t>
+                <w:t xml:space="preserve">Separating Linear Forms for Bivariate Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Conference on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Waterloo, Canada. pp.117-122</w:t>
+              <w:t xml:space="preserve">ISSAC - 38th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846953v1</w:t>
+                <w:t xml:space="preserve">hal-00809425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bivariate system solver and topology of algebraic curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+                <w:t xml:space="preserve">On Point-sets that Support Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Dujmović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lenhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Workshop on Computational Geometry - EuroCG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morschach, Switzerland</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Graph Drawing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580431v1</w:t>
+                <w:t xml:space="preserve">hal-00643824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Point-sets that Support Planar Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Will Evans</w:t>
+                <w:t xml:space="preserve">New bivariate system solver and topology of algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Graph Drawing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">27th European Workshop on Computational Geometry - EuroCG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morschach, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643824v1</w:t>
+                <w:t xml:space="preserve">inria-00580431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of the 3D Visibility Skeleton</w:t>
               </w:r>
@@ -8053,51 +8053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,226 +8259,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicates for line transversals to lines and line segments in three-dimensional space</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336256v1</w:t>
+                <w:t xml:space="preserve">inria-00336563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicates for line transversals to lines and line segments in three-dimensional space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoCG 2008 - 24th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, College Park, Maryland, United States. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1377676.1377704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336563v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Topology of Planar Algebraic Curves</w:t>
               </w:r>
@@ -8847,412 +8847,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Voronoi Diagram of Three Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between umbra and penumbra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lazard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Symposium on Computational Geometry (SoCG'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.255-264, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 23rd Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.265-274, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1247069.1247116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1247069.1247117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00186085v1</w:t>
+                <w:t xml:space="preserve">inria-00187253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between umbra and penumbra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
+                <w:t xml:space="preserve">Farthest-Polygon Voronoi Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otfried Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 23rd Annual Symposium on Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.265-274, </w:t>
+              <w:t xml:space="preserve">15th Annual European Symposium on Algorithms - ALGO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Eilat, Israel. pp.407-418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1247069.1247117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75520-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00187253v1</w:t>
+                <w:t xml:space="preserve">inria-00189038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farthest-Polygon Voronoi Diagrams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Voronoi Diagram of Three Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual European Symposium on Algorithms - ALGO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Eilat, Israel. pp.407-418, </w:t>
+              <w:t xml:space="preserve">23rd Annual Symposium on Computational Geometry (SoCG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hee-Kap Ahn, Otfried Cheong, and Kyung-Yong Chwa, Jun 2007, Gyeongju, South Korea. pp.255-264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75520-3_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1247069.1247116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189038v1</w:t>
+                <w:t xml:space="preserve">inria-00186085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Implementation of the 3D Visibility Skeleton</w:t>
               </w:r>
@@ -9394,51 +9394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyo-Sil Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9841,537 +9841,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersecting Quadrics: An Efficient and Exact Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation des pièces artistiques pour le procédé de Stratoconception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lauvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Petitjean</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computational Geometry - SoCG'2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Forum on Rapid Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00104003v1</w:t>
+                <w:t xml:space="preserve">inria-00104000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Number of Lines Tangent to Arbitrary Convex Polyhedra in 3D</w:t>
+                <w:t xml:space="preserve">On the number of line tangents to four triangles in three-dimensional space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sottile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Annual Symposium on Computational Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Canadian Conference on Computational Geometry - CCCG'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00103995v1</w:t>
+                <w:t xml:space="preserve">inria-00099873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of line tangents to four triangles in three-dimensional space</w:t>
+                <w:t xml:space="preserve">The Number of Lines Tangent to Arbitrary Convex Polyhedra in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brönnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Canadian Conference on Computational Geometry - CCCG'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 20th Annual Symposium on Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Brooklyn, NY, United States. pp.46 - 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/997817.997827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099873v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00103995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation des pièces artistiques pour le procédé de Stratoconception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intersecting Quadrics: An Efficient and Exact Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Lauvaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
+                <w:t xml:space="preserve">Luis Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Forum on Rapid Prototyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Computational Geometry - SoCG'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Brooklyn, NY, United States. pp.419 - 428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/997817.997880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00104000v1</w:t>
+                <w:t xml:space="preserve">inria-00104003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: Theory and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polynomial System Solving - ICPSS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10517,90 +10517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium on Computational Geometry - SoCG 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, San Diego, United States. pp.246-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10785,51 +10785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Whitesides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10867,103 +10867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locked and Unlocked Polygonal Chains in Three Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Biedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Biedl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erik Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lubiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Discrete Algorithms - SODA'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Baltimore, United States. pp.866 - 867</w:t>
@@ -11122,103 +11122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-Constrained Shortest Paths in a Convex Polygon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thérèse Biedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Computational Geometry - SCG 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Mineapolis, United States. pp.392-401, </w:t>
@@ -11282,51 +11282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11544,217 +11544,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planning of legged robots</w:t>
+                <w:t xml:space="preserve">From spider robots to half disk robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Algorithmic foundations of robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, San Francisco?, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, San Diego, United States. pp.953-958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179461v1</w:t>
+                <w:t xml:space="preserve">inria-00442776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From spider robots to half disk robots</w:t>
+                <w:t xml:space="preserve">Motion planning of legged robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Boissonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, San Diego, United States. pp.953-958</w:t>
+              <w:t xml:space="preserve">Workshop on Algorithmic foundations of robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, San Francisco?, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442776v1</w:t>
+                <w:t xml:space="preserve">hal-01179461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12203,261 +12203,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
+                <w:t xml:space="preserve">Silhouette of a random polytope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8262, INRIA. 2013, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8327, INRIA. 2013, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802698v2</w:t>
+                <w:t xml:space="preserve">hal-00841374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silhouette of a random polytope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Glisse</w:t>
+                <w:t xml:space="preserve">Separating linear forms for bivariate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8327, INRIA. 2013, pp.13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8261, INRIA. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841374v2</w:t>
+                <w:t xml:space="preserve">hal-00802693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating linear forms for bivariate systems</w:t>
+                <w:t xml:space="preserve">Rational Univariate Representations of Bivariate Systems and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
@@ -12472,73 +12472,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8261, INRIA. 2013, pp.20</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8262, INRIA. 2013, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802693v2</w:t>
+                <w:t xml:space="preserve">hal-00802698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Farthest Point Sampling for Approximating Geodesics in a Graph</w:t>
               </w:r>
@@ -12629,64 +12629,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded-Curvature Shortest Paths through a Sequence of Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyo-Sil Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12734,51 +12734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univariate Algebraic Kernel and Application to Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12813,51 +12813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Umbra and Penumbra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13027,77 +13027,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Voronoi Diagram of Three Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6295, INRIA. 2007, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13145,51 +13145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linqiao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13218,569 +13218,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing $K_n$ in Three Dimensions with One Bend per Edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hazel Everett</w:t>
+                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: III. Parameterizing Singular Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5708, INRIA. 2005</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5669, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071219v1</w:t>
+                <w:t xml:space="preserve">inria-00071227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: III. Parameterizing Singular Intersections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: I. The Generic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5669, INRIA. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5667, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071227v1</w:t>
+                <w:t xml:space="preserve">inria-00071229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: IV. An Efficient and Exact Implementation</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5670, INRIA. 2005, pp.30</w:t>
+                <w:t xml:space="preserve">On the Number of Maximal Free Line Segments Tangent to Arbitrary Three-dimensional Convex Polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Everett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5671, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070341v1</w:t>
+                <w:t xml:space="preserve">inria-00071226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: I. The Generic Algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: IV. An Efficient and Exact Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5667, INRIA. 2005</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5670, INRIA. 2005, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071229v1</w:t>
+                <w:t xml:space="preserve">inria-00070341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Number of Maximal Free Line Segments Tangent to Arbitrary Three-dimensional Convex Polyhedra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drawing $K_n$ in Three Dimensions with One Bend per Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5671, INRIA. 2005</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pentcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Wismath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5708, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071226v1</w:t>
+                <w:t xml:space="preserve">inria-00071219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lines tangent to four triangles in three-dimensional space</w:t>
               </w:r>
@@ -13871,90 +13871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Optimal Parameterization of the Intersection of Quadrics: II. A Classification of Pencils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5668, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13989,77 +13989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Tangents to Spheres in R^3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5325, INRIA. 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14238,51 +14238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14315,289 +14315,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certificated and Efficient Solver for Intersection of three quadric surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Interpolation with Curvature Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Deddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Everett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Internship report] A00-R-393 || pandey00a, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4064, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099246v1</w:t>
+                <w:t xml:space="preserve">inria-00072572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation with Curvature Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hazel Everett</w:t>
+                <w:t xml:space="preserve">Certificated and Efficient Solver for Intersection of three quadric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4064, INRIA. 2000</w:t>
+              <w:t xml:space="preserve">[Internship report] A00-R-393 || pandey00a, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00072572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Reconfiguring Tree Linkages: Trees can lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Biedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Biedl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erik Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lubiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A00-R-388 || biedl00a, 2000, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14619,103 +14619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-Constrained Shortest Paths in a Convex Polygon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj K. Agarwal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thérèse Biedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4063, INRIA. 2000, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14949,77 +14949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Tangents to Quadric Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15410,51 +15410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2217997F"/>
+    <w:nsid w:val="85F86A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15641,51 +15641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/~lazard/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/LValque/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s292691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gkrait.github.io/mysite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s194736" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yabouzidi.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00979707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Luis-Penaranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00547829" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00540015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00431464" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geometrica.saclay.inria.fr/team/Marc.Glisse/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00192337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebureau.univ-reims.fr/slide/files/quotas/SCD/theses/exl-doc/GED00000164.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/Xavier.Goaoc/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://monge.univ-mlv.fr/~goaoc/file/PhD.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/LDupont/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00103446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Valque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70197" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krait" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lenhart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00202-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529154v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297624v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Kamousi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Maheshwari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Angelini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eppstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaufmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2012.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927100v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Sil Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9414-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9149-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Weibel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqiao Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830910000899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Wolf Chambers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2009.02.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2008.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9173-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Lenhart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2007.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9089-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.10.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.10.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.10.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sottile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-006-1278-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2005.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Borcea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1230-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pentcheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1183-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195903001128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj K. Agarwal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Biedl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Suri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539700374550" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Demaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Demaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lubiw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(01)00229-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Kumar Ghosh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telikepalli Kavitha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-002-0950-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-946H9R1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/501786.501789" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-001-0038-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539797326289" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berberich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Deddi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294028v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.30" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50106-2_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442751v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810959.1810969" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377704" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87744-8_67" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colin de Verdire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377694" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247116" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187253v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247094" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11775096_18" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0S07LPN4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Redburn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000373v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wismath" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104003v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997880" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lauvaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bronnimann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777792.777830" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098772v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese C. Biedl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik D. Demaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Robbins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Soss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46632-0_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/276884.276928" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schr&#246;der" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442806v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/237218.237393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179461v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd2023.ing.unipg.it/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200802v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114767v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802698v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841374v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802693v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539957v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186262v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130035v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172749v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071227v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070341v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pandey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072572v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073475v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04182069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/~lazard/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/LValque/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s292691" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gkrait.github.io/mysite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s194736" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yabouzidi.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00979707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Luis-Penaranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00547829" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00540015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00431464" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geometrica.saclay.inria.fr/team/Marc.Glisse/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00192337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebureau.univ-reims.fr/slide/files/quotas/SCD/theses/exl-doc/GED00000164.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/Xavier.Goaoc/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://monge.univ-mlv.fr/~goaoc/file/PhD.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.loria.fr/LDupont/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00103446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Valque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70197" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Krait" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2021.113553" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lenhart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-020-00202-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01886947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Liotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529154v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bremner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297624v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Kamousi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Maheshwari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2016.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384396v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v7i1a18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342211v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2016.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2014.08.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Angelini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eppstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaufmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyo-Sil Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816079" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2012.03.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9414-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9149-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Weibel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linqiao Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830910000899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Wolf Chambers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Erickson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2009.02.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9173-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2008.04.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Lenhart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2007.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petitjean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.10.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.10.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-008-9089-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2007.10.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Schott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002379" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sottile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-006-1278-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539705447116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2005.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Borcea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1230-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pentcheva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-005-1183-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195903001128" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539702419662" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Biedl" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Demaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Demaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lubiw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(01)00229-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100533v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Kumar Ghosh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telikepalli Kavitha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-002-0950-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-946H9R1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj K. Agarwal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Suri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539700374550" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/501786.501789" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-001-0038-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539797326289" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berberich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099245v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Deddi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294028v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2018.30" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01366148v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50106-2_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643824v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580431v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442751v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810959.1810969" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77537-9_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377704" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87744-8_67" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colin de Verdire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377676.1377694" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247117" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186085v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247116" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1247069.1247094" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11775096_18" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0S07LPN4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Redburn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000373v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000374v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wismath" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lauvaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103995v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997827" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/997817.997880" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bronnimann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777792.777830" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098772v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098832v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese C. Biedl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik D. Demaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Robbins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Soss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46632-0_42" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827890v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/276884.276928" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schr&#246;der" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442806v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/237218.237393" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442776v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179461v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd2023.ing.unipg.it/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200802v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114767v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841374v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802693v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00802698v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539957v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186262v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130035v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172749v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071227v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070341v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071219v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071223v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099246v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Pandey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073475v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907149v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04182069v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>