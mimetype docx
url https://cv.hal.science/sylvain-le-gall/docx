--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -901,429 +901,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Neha Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Zeel Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2020-05-29), pp.225208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439912v1</w:t>
+                <w:t xml:space="preserve">hal-02515649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopore Formation and Silicon Surface Nanostructuration by Metal-Assisted Chemical Etching With Silver Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.023105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2020.00658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeel Purohit</w:t>
+                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma Patel</w:t>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govind Gupta</w:t>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (2020-05-29), pp.225208. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515649v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Patterning of Si by Contact Etching With Nanoporous Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,295 +2354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houfang Liu</w:t>
+                <w:t xml:space="preserve">Alexandra Lazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wenshan Zhan</w:t>
+                <w:t xml:space="preserve">Ivan Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SPECIAL TOPIC: DEFECTS IN SEMICONDUCTORS 123 (16), pp.161418 - 161418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5011371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388092v1</w:t>
+                <w:t xml:space="preserve">hal-01739252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
+                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiufeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lazarenko</w:t>
+                <w:t xml:space="preserve">Guoqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Morozov</w:t>
+                <w:t xml:space="preserve">Wenshan Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, SPECIAL TOPIC: DEFECTS IN SEMICONDUCTORS 123 (16), pp.161418 - 161418. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5011371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739252v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si doped GaP layers grown on Si wafers by low temperature PE-ALD</w:t>
               </w:r>
@@ -3024,563 +3024,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589258v1</w:t>
+                <w:t xml:space="preserve">hal-01629362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Thiaville</w:t>
+                <w:t xml:space="preserve">Encarnación Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525873v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taha El Assimi</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Fouchier</w:t>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480682v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629362v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Surface Structuration of Silicon by Metal Assisted Chemical Etching with Pt Nanoparticles under Electrochemical Bias</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,377 +3694,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246638v1</w:t>
+                <w:t xml:space="preserve">hal-01246637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
+              <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246637v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4364,325 +4364,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall motion in nanopillar spin-valves with perpendicular anisotropy driven by spin-transfer torques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State diagram of nanopillar spin valves with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cucchiara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Julien Cucchiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Fullerton</w:t>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-V. Kim</w:t>
+                <w:t xml:space="preserve">Christelle Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ravelosona</w:t>
+                <w:t xml:space="preserve">Charles-Henry Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Physical Review B, 86 (21), pp.214429. </w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.014419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.214429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579277v1</w:t>
+                <w:t xml:space="preserve">hal-01579276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagram of nanopillar spin valves with perpendicular magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain wall motion in nanopillar spin-valves with perpendicular anisotropy driven by spin-transfer torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cucchiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+                <w:t xml:space="preserve">E. E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Berthelot</w:t>
+                <w:t xml:space="preserve">J.-V. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henry Lambert</w:t>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.014419. </w:t>
+              <w:t xml:space="preserve">, 2012, Physical Review B, 86 (21), pp.214429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.214429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579276v1</w:t>
+                <w:t xml:space="preserve">hal-01579277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport mechanisms in MgO/GaAs(001) delta-doped junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.085319. </w:t>
@@ -4919,51 +4919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport property study of MgO-GaAs(001) contacts for spin injection devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,269 +5066,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of MxCu100-x NPs / p-Si photocathodes and modelling of their photocarrier collection properties for the photoelectrochemical CO2 reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Haddara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Le Vi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Torralba</w:t>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS, Fall Meeting</w:t>
+              <w:t xml:space="preserve">EMRS fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293212v1</w:t>
+                <w:t xml:space="preserve">hal-05293233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Haddara</w:t>
+                <w:t xml:space="preserve">Elaboration of MxCu100-x NPs / p-Si photocathodes and modelling of their photocarrier collection properties for the photoelectrochemical CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torralba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS fall Meeting</w:t>
+              <w:t xml:space="preserve">EMRS, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293233v1</w:t>
+                <w:t xml:space="preserve">hal-05293212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the investigation of defects properties through temperature dependent Modulated Photoluminescence</w:t>
               </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Kopprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5599,51 +5599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5720,51 +5720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5796,277 +5796,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct-synthesis of AgxCu100-x bimetallic nanoparticles on p-Si supports for the photoelectrochemical reduction of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labibe Soilihi</w:t>
+                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
+                <w:t xml:space="preserve">T. Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cachet-Vivier</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73 rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Spring Meeting EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841979v1</w:t>
+                <w:t xml:space="preserve">hal-03841856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-synthesis of AgxCu100-x bimetallic nanoparticles on p-Si supports for the photoelectrochemical reduction of CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labibe Soilihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">C. Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">73 rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841856v1</w:t>
+                <w:t xml:space="preserve">hal-03841979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of defects in structures based on BP/Si heterojunction</w:t>
               </w:r>
@@ -6413,273 +6413,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344032v1</w:t>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtin Jules</w:t>
+                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t>
               </w:r>
@@ -6704,64 +6704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.638, </w:t>
@@ -6793,381 +6793,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of Si by contact etchning: contribution of the band bending modeling</w:t>
+                <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-Conducteurs et Oxydes Poreux, 5ème journée (SCOPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thiais, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418947v1</w:t>
+                <w:t xml:space="preserve">hal-02344064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D patterning of Si by contact etchning: contribution of the band bending modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Semi-Conducteurs et Oxydes Poreux, 5ème journée (SCOPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344024v1</w:t>
+                <w:t xml:space="preserve">hal-02418947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344064v1</w:t>
+                <w:t xml:space="preserve">hal-02344024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
               </w:r>
@@ -7272,277 +7272,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+                <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">I.A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943423v1</w:t>
+                <w:t xml:space="preserve">hal-01801489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801489v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated photocurrent and photoluminescence for the characterization of silicon heterojunctions: experiments and simulation</w:t>
               </w:r>
@@ -7567,64 +7567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrachya Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
@@ -7647,277 +7647,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943020v1</w:t>
+                <w:t xml:space="preserve">hal-01943053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
+                <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943053v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t>
               </w:r>
@@ -7942,64 +7942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Mpogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8147,527 +8147,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Perin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">E. Mpogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633190v1</w:t>
+                <w:t xml:space="preserve">hal-01580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Torralba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
+              <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537684v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632966v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580526v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
               </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -8804,77 +8804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2017, Washington, United States. </w:t>
@@ -9068,51 +9068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem I. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,77 +9193,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
@@ -9318,51 +9318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9443,51 +9443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,51 +9568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,286 +9661,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260458v1</w:t>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de transfert de Spin dans des jonctions tunnel magnétiques en géométrie nanoring</w:t>
               </w:r>
@@ -9952,51 +9952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,51 +10228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ICFSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
@@ -10295,277 +10295,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of the growth of MgO on Si(001) by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop and Winter School: Photoemission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919270v1</w:t>
+                <w:t xml:space="preserve">hal-00919190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the growth of MgO on Si(001) by x-ray photoelectron spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop and Winter School: Photoemission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919190v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse-momentum selection rules for ballistic electrons at epitaxial metal/GaAs(001) interfaces</w:t>
               </w:r>
@@ -10603,51 +10603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
@@ -10795,277 +10795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
+                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733367v1</w:t>
+                <w:t xml:space="preserve">hal-00717479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717479v1</w:t>
+                <w:t xml:space="preserve">hal-00733367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Etude des propriétés électroniques locales de barrières tunnel de MgO</w:t>
               </w:r>
@@ -11090,51 +11090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11260,51 +11260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11651,385 +11651,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262583v1</w:t>
+                <w:t xml:space="preserve">hal-03289621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289623v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289621v1</w:t>
+                <w:t xml:space="preserve">hal-03289623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
               </w:r>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
@@ -12179,64 +12179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches School of Physics 2020 - Physics of Solar Cells: from basic principles to advanced characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Les houches, France. </w:t>
@@ -12259,277 +12259,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the optoelectronic properties of ZnSnN2 thin films under different growth conditions and doping implantation of As and P at different concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Kopprio</w:t>
+                <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419004v1</w:t>
+                <w:t xml:space="preserve">hal-02344012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Evaluation of the optoelectronic properties of ZnSnN2 thin films under different growth conditions and doping implantation of As and P at different concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Kopprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344012v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la spectroscopie d'admittance aux cellules multi-jonctions</w:t>
               </w:r>
@@ -12554,64 +12554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -12778,77 +12778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés de photoconductivité de couches minces de ZnSnN2 par implantation de dopants et selon différentes conditions de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12929,64 +12929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13067,51 +13067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13192,51 +13192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrachya Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -13550,51 +13550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -13662,51 +13662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13742,402 +13742,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
+                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579635v1</w:t>
+                <w:t xml:space="preserve">hal-01424667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424667v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">17ème Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475039v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de la courbure de bandes de l'interface Pt-Si-Electrolyte, vers une meilleure compréhension des mécanismes de gravure chimique</w:t>
               </w:r>
@@ -14175,51 +14175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -14287,64 +14287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du Photovoltaique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
@@ -14386,90 +14386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Autrans, France</w:t>
@@ -14511,90 +14511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dresden, Germany</w:t>
@@ -14761,77 +14761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14886,77 +14886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14998,90 +14998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15895,51 +15895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chopard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait Rahhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08414J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pinna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567948" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S098" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chopard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait Rahhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08414J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pinna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567948" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S098" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>