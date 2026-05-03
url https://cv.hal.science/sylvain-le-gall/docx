--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -901,429 +901,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
+                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Aggarwal</w:t>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeel Purohit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Govind Gupta</w:t>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515649v1</w:t>
+                <w:t xml:space="preserve">hal-02439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopore Formation and Silicon Surface Nanostructuration by Metal-Assisted Chemical Etching With Silver Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pinna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Guido Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.023105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2020.00658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeel Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Roma Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Govind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2020-05-29), pp.225208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439912v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Patterning of Si by Contact Etching With Nanoporous Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,278 +1835,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Defect Densities in Thin (i) a‐Si:H Used as the Passivation Layer in a‐Si:H/c‐Si Heterojunction Solar Cells from Static Planar Conductance Measurements</w:t>
+                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201900411⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301811v1</w:t>
+                <w:t xml:space="preserve">hal-01943257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Defect Densities in Thin (i) a‐Si:H Used as the Passivation Layer in a‐Si:H/c‐Si Heterojunction Solar Cells from Static Planar Conductance Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.1900411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201900411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943257v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,563 +3024,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629362v1</w:t>
+                <w:t xml:space="preserve">hal-01589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encarnación Torralba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
+                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480682v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnación Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Montaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joao Sampaio</w:t>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525873v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Joao Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical Review B, 95 (18), pp.184419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.184419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589258v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Surface Structuration of Silicon by Metal Assisted Chemical Etching with Pt Nanoparticles under Electrochemical Bias</w:t>
               </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4364,295 +4364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagram of nanopillar spin valves with perpendicular magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain wall motion in nanopillar spin-valves with perpendicular anisotropy driven by spin-transfer torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cucchiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+                <w:t xml:space="preserve">E. E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Berthelot</w:t>
+                <w:t xml:space="preserve">J.-V. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henry Lambert</w:t>
+                <w:t xml:space="preserve">D. Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.014419. </w:t>
+              <w:t xml:space="preserve">, 2012, Physical Review B, 86 (21), pp.214429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.214429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579276v1</w:t>
+                <w:t xml:space="preserve">hal-01579277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall motion in nanopillar spin-valves with perpendicular anisotropy driven by spin-transfer torques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State diagram of nanopillar spin valves with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cucchiara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Julien Cucchiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E. Fullerton</w:t>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-V. Kim</w:t>
+                <w:t xml:space="preserve">Christelle Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ravelosona</w:t>
+                <w:t xml:space="preserve">Charles-Henry Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Physical Review B, 86 (21), pp.214429. </w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.014419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.214429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579277v1</w:t>
+                <w:t xml:space="preserve">hal-01579276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport mechanisms in MgO/GaAs(001) delta-doped junctions</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Kopprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,277 +5796,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-synthesis of AgxCu100-x bimetallic nanoparticles on p-Si supports for the photoelectrochemical reduction of CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Labibe Soilihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">C. Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">73 rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841856v1</w:t>
+                <w:t xml:space="preserve">hal-03841979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct-synthesis of AgxCu100-x bimetallic nanoparticles on p-Si supports for the photoelectrochemical reduction of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labibe Soilihi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
+                <w:t xml:space="preserve">T. Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cachet-Vivier</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73 rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Spring Meeting EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841979v1</w:t>
+                <w:t xml:space="preserve">hal-03841856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of defects in structures based on BP/Si heterojunction</w:t>
               </w:r>
@@ -6324,64 +6324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect densities analysis in thin (i) a-Si:H passivation layer inserted in a-Si:H/c-Si heterojunction solar cells using coplanar conductance measurements : a temperature dependence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,273 +6413,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtin Jules</w:t>
+                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+                <w:t xml:space="preserve">hal-02344032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344032v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t>
               </w:r>
@@ -6704,64 +6704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.638, </w:t>
@@ -6812,64 +6812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6933,64 +6933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7032,77 +7032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,51 +7278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,64 +7416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,103 +7528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated photocurrent and photoluminescence for the characterization of silicon heterojunctions: experiments and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrachya Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
@@ -7791,51 +7791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,64 +7942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Mpogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8147,557 +8147,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mpogui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Thibaut Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580526v1</w:t>
+                <w:t xml:space="preserve">hal-01633190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">E Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633190v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
+              <w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537684v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mpogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632966v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
@@ -8804,77 +8804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2017, Washington, United States. </w:t>
@@ -8925,51 +8925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem I. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,51 +9318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9443,51 +9443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,51 +9568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9661,286 +9661,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+                <w:t xml:space="preserve">hal-01260458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260458v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de transfert de Spin dans des jonctions tunnel magnétiques en géométrie nanoring</w:t>
               </w:r>
@@ -9952,51 +9952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10295,277 +10295,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the growth of MgO on Si(001) by x-ray photoelectron spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop and Winter School: Photoemission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919190v1</w:t>
+                <w:t xml:space="preserve">hal-00919270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study of the growth of MgO on Si(001) by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop and Winter School: Photoemission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919270v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse-momentum selection rules for ballistic electrons at epitaxial metal/GaAs(001) interfaces</w:t>
               </w:r>
@@ -10795,277 +10795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717479v1</w:t>
+                <w:t xml:space="preserve">hal-00733367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Imagerie et Spectroscopie d'interfaces avec une résolution nanométrique</w:t>
+                <w:t xml:space="preserve">Local electronic properties of MgO tunnel barrier studied by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lallaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Conference On Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733367v1</w:t>
+                <w:t xml:space="preserve">hal-00717479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Etude des propriétés électroniques locales de barrières tunnel de MgO</w:t>
               </w:r>
@@ -11342,51 +11342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dépendance avec la température de la conductance planaire d'hétérojonctions a-Si:H/c-Si : comparaison entre mesures expérimentales, calcul analytique 1D et modélisation numérique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11651,385 +11651,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289621v1</w:t>
+                <w:t xml:space="preserve">hal-03262583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James P Connolly</w:t>
+                <w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262583v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289623v1</w:t>
+                <w:t xml:space="preserve">hal-03289621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
               </w:r>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
@@ -12179,64 +12179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches School of Physics 2020 - Physics of Solar Cells: from basic principles to advanced characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Les houches, France. </w:t>
@@ -12554,64 +12554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -12929,64 +12929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13067,51 +13067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13140,103 +13140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la technique de photocourant modulé (MPC) aux cellules à hétérojonctions c-Si / a-Si:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrachya Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -13498,51 +13498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des modélisations électriques/optiques pour l'étude de cellules à base de nanofils a-Si:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13550,51 +13550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -13662,51 +13662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13742,402 +13742,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
+              <w:t xml:space="preserve">17ème Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424667v1</w:t>
+                <w:t xml:space="preserve">hal-01579635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475039v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dafiné Ravelosona</w:t>
+                <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579635v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de la courbure de bandes de l'interface Pt-Si-Electrolyte, vers une meilleure compréhension des mécanismes de gravure chimique</w:t>
               </w:r>
@@ -14175,51 +14175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -14287,64 +14287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du Photovoltaique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
@@ -14386,51 +14386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14511,51 +14511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14761,77 +14761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of DW depinning induced by current on epitaxial Co-Ni wires, single layer vs spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14886,77 +14886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du dépiégeage de paroi sous courant dans des pistes micrométriques de super-réseau et spin-valves Co/Ni épitaxiés à aimantation perpendiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14998,90 +14998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of [Co/Ni](111) superlattice-based structures for spintronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15895,51 +15895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chopard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait Rahhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08414J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pinna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567948" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S098" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chopard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait Rahhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08414J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pinna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567948" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S098" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>