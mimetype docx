--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -386,278 +386,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to perform admittance spectroscopy and DLTS in multijunction solar cells</w:t>
+                <w:t xml:space="preserve">Investigation of Plasma Deposited Boron Phosphide and Its Contact to Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Léon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Alina Maksimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111699⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.5367-5373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c02704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608944v1</w:t>
+                <w:t xml:space="preserve">hal-03832802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Plasma Deposited Boron Phosphide and Its Contact to Silicon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to perform admittance spectroscopy and DLTS in multijunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Kudryashov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (5), pp.5367-5373. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Solar Energy Materials &amp; Solar Cells, 240, pp.111699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c02704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832802v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching Theoretical Band Gap of ZnSnN 2 Films via Bias Magnetron Cosputtering at Room Temperature</w:t>
               </w:r>
@@ -803,51 +803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiseok Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,870 +901,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Defect properties of solar cells with layers of GaP based dilute nitrides grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Yu. Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.023105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5134681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439912v1</w:t>
+                <w:t xml:space="preserve">hal-02946530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopore Formation and Silicon Surface Nanostructuration by Metal-Assisted Chemical Etching With Silver Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pinna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00658⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994693v1</w:t>
+                <w:t xml:space="preserve">hal-02439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nanowire length on the performance of a self-driven NIR photodetector based on mono/bi-layer graphene (camphor)/Sinanowire Schottky junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeel Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Aggarwal</w:t>
+                <w:t xml:space="preserve">Roma Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (2020-05-29), pp.225208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ab767f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Mesopore Formation and Silicon Surface Nanostructuration by Metal-Assisted Chemical Etching With Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guido Mula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2020002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.023105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472834v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, EPJ Photovoltaics, 11, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2020002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883424v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect properties of solar cells with layers of GaP based dilute nitrides grown by molecular beam epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Yu. Egorov</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (2), pp.023105. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.138192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5134681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946530v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Patterning of Si by Contact Etching With Nanoporous Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,278 +1835,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
+                <w:t xml:space="preserve">Determination of Defect Densities in Thin (i) a‐Si:H Used as the Passivation Layer in a‐Si:H/c‐Si Heterojunction Solar Cells from Static Planar Conductance Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Uvarov</w:t>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.1900411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201900411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943257v1</w:t>
+                <w:t xml:space="preserve">hal-02301811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Defect Densities in Thin (i) a‐Si:H Used as the Passivation Layer in a‐Si:H/c‐Si Heterojunction Solar Cells from Static Planar Conductance Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (12), pp.1900411. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201900411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301811v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
               </w:r>
@@ -2354,1142 +2354,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
+                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lazarenko</w:t>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Morozov</w:t>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5011371⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (024401), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739252v1</w:t>
+                <w:t xml:space="preserve">hal-01827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+                <w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiufeng Han</w:t>
+                <w:t xml:space="preserve">Alexandra Lazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenshan Zhan</w:t>
+                <w:t xml:space="preserve">Ivan Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SPECIAL TOPIC: DEFECTS IN SEMICONDUCTORS 123 (16), pp.161418 - 161418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5011371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388092v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si doped GaP layers grown on Si wafers by low temperature PE-ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Uvarov</w:t>
+                <w:t xml:space="preserve">Xiufeng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Guoqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kudryashov</w:t>
+                <w:t xml:space="preserve">Wenshan Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (021001), pp.021001. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5000256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738008v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si doped GaP layers grown on Si wafers by low temperature PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+                <w:t xml:space="preserve">A. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aab7e8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (021001), pp.021001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5000256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738024v1</w:t>
+                <w:t xml:space="preserve">hal-01738008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (024401), </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, nanotechnology, 29 (25), pp.255401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aab7e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827871v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589258v1</w:t>
+                <w:t xml:space="preserve">hal-01629362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
+                <w:t xml:space="preserve">Encarnación Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629362v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of silicon by contact etching with anodically biased nanoporous gold electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marin Fouchier</w:t>
+                <w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.79-82. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480682v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3726,77 +3726,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,51 +5066,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t>
+                <w:t xml:space="preserve">Improving the investigation of defects properties through temperature dependent Modulated Photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haddara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
@@ -5141,315 +5141,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EUPVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293233v1</w:t>
+                <w:t xml:space="preserve">hal-05293245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of MxCu100-x NPs / p-Si photocathodes and modelling of their photocarrier collection properties for the photoelectrochemical CO2 reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+                <w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Haddara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Torralba</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS, Fall Meeting</w:t>
+              <w:t xml:space="preserve">EMRS fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293212v1</w:t>
+                <w:t xml:space="preserve">hal-05293233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the investigation of defects properties through temperature dependent Modulated Photoluminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Haddara</w:t>
+                <w:t xml:space="preserve">Elaboration of MxCu100-x NPs / p-Si photocathodes and modelling of their photocarrier collection properties for the photoelectrochemical CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torralba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">EMRS, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293245v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient currents produced by mobile ions in thick Metal-Semiconductor-Metal devices</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Kopprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la technique de photoluminescence modulée en fonction de la température pour déterminer les propriétés des défauts dans les semi-conducteurs : simulations numériques et résultats expérimentaux</w:t>
+                <w:t xml:space="preserve">Improving the investigation of defect properties through temperature dependent modulated photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haddara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
@@ -5629,97 +5629,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894955v1</w:t>
+                <w:t xml:space="preserve">hal-04894811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the investigation of defect properties through temperature dependent modulated photoluminescence</w:t>
+                <w:t xml:space="preserve">Utilisation de la technique de photoluminescence modulée en fonction de la température pour déterminer les propriétés des défauts dans les semi-conducteurs : simulations numériques et résultats expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Haddara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
@@ -5750,73 +5750,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894811v1</w:t>
+                <w:t xml:space="preserve">hal-04894955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
               </w:r>
@@ -6046,342 +6046,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of defects in structures based on BP/Si heterojunction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and simulated environment testing of β-(Al)Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-based photodetectors for space-based observation of the Herzberg continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+                <w:t xml:space="preserve">Xavier Arrateig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Kudryashov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+                <w:t xml:space="preserve">David Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Sidi Boumeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors, Systems, and Next-Generation Satellites XXV. Proceedings SPIE 11858</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Spain. pp.1185813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2603565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289000v1</w:t>
+                <w:t xml:space="preserve">hal-03414495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and simulated environment testing of β-(Al)Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-based photodetectors for space-based observation of the Herzberg continuum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faustine Bouyssou</w:t>
+                <w:t xml:space="preserve">Investigation of defects in structures based on BP/Si heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Maksimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Sidi Boumeddine</w:t>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors, Systems, and Next-Generation Satellites XXV. Proceedings SPIE 11858</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414495v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect densities analysis in thin (i) a-Si:H passivation layer inserted in a-Si:H/c-Si heterojunction solar cells using coplanar conductance measurements : a temperature dependence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,3534 +6413,3534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344032v1</w:t>
+                <w:t xml:space="preserve">hal-02384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtin Jules</w:t>
+                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Léon</w:t>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343918v1</w:t>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.638, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3CO.8.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344064v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of Si by contact etchning: contribution of the band bending modeling</w:t>
+                <w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-Conducteurs et Oxydes Poreux, 5ème journée (SCOPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thiais, France</w:t>
+              <w:t xml:space="preserve">JNPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418947v1</w:t>
+                <w:t xml:space="preserve">hal-02344064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D patterning of Si by contact etchning: contribution of the band bending modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Semi-Conducteurs et Oxydes Poreux, 5ème journée (SCOPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344024v1</w:t>
+                <w:t xml:space="preserve">hal-02418947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtin Jules</w:t>
+                <w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384509v1</w:t>
+                <w:t xml:space="preserve">hal-02344024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
+                <w:t xml:space="preserve">3D patterning of silicon with nanoporous gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Mpogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801489v1</w:t>
+                <w:t xml:space="preserve">hal-02404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943423v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated photocurrent and photoluminescence for the characterization of silicon heterojunctions: experiments and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801362v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">Modulated photocurrent and photoluminescence for the characterization of silicon heterojunctions: experiments and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrachya Kyureghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943053v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943020v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801350v1</w:t>
+                <w:t xml:space="preserve">hal-01943020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D patterning of silicon with nanoporous gold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Mpogui</w:t>
+                <w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Semiconductors - Science and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404199v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Si doped n-type GaP layers grown on Si wafers by low-temperature PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633190v1</w:t>
+                <w:t xml:space="preserve">hal-01632928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Feldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
+              <w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537684v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.V. Uvarov</w:t>
+                <w:t xml:space="preserve">Microstructuration of Silicon Surfaces Using Nanoporous Gold Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">21st Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Apr 2017, Szeged, Hungary. pp.31375 - 31375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632966v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Harari</w:t>
+                <w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580526v1</w:t>
+                <w:t xml:space="preserve">hal-01632966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Gravure par contact du silicium à l’aide d’électrodes en or nanoporeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mpogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Semiconduteur et oxyde poreux (SCOPE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632933v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in silicon surface texturization by metal assisted chemical etching for photovoltaic applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Magnin</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579151v1</w:t>
+                <w:t xml:space="preserve">hal-01632933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in silicon surface texturization by metal assisted chemical etching for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarnacion Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures (Saint-Petersburg OPEN 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/917/5/052027⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 44th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pvsc.2017.8366525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653684v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures (Saint-Petersburg OPEN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Saint-Petersbourg, France. pp.052027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/917/5/052027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632942v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si doped n-type GaP layers grown on Si wafers by low-temperature PE-ALD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem I. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. A. Kudryashov</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mozharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina V. Nikitina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632928v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Nanostructuration of Si by MACE with Pt nanoparticles under an applied external bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">10th Conference of Porous Semiconductor Science and Technology (PSST) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579534v1</w:t>
+                <w:t xml:space="preserve">hal-01579288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">11th International Conference On Surface Coatings And Nanostrutured Materials (NANOSMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579541v1</w:t>
+                <w:t xml:space="preserve">hal-01579534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Nanostructuration of Si by MACE with Pt nanoparticles under an applied external bias</w:t>
+                <w:t xml:space="preserve">Controlled elaboration of high aspect ratio cone-shape pore arrays in silicon by metal assisted chemical etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of Porous Semiconductor Science and Technology (PSST) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579288v1</w:t>
+                <w:t xml:space="preserve">hal-01579541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260458v1</w:t>
+                <w:t xml:space="preserve">hal-01238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERMAG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.14419 - 57002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238536v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de transfert de Spin dans des jonctions tunnel magnétiques en géométrie nanoring</w:t>
               </w:r>
@@ -9952,64 +9952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin transfer torque on domain wall state in nanopillar magnetic tunnel junction with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan. Z Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10295,277 +10295,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study of the growth of MgO on Si(001) by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop and Winter School: Photoemission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919270v1</w:t>
+                <w:t xml:space="preserve">hal-00919190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the growth of MgO on Si(001) by x-ray photoelectron spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Etude des états de défauts à l'interface MgO/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop and Winter School: Photoemission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919190v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse-momentum selection rules for ballistic electrons at epitaxial metal/GaAs(001) interfaces</w:t>
               </w:r>
@@ -11323,920 +11323,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dépendance avec la température de la conductance planaire d'hétérojonctions a-Si:H/c-Si : comparaison entre mesures expérimentales, calcul analytique 1D et modélisation numérique 2D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The modulated photoluminescence technique as a support to improve the quality of solar cell absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Lontchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878603v1</w:t>
+                <w:t xml:space="preserve">hal-03878608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy and Deep-Level Transient Spectroscopy in Multijunction: a Tutorial to Characterize the Entire Cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la dépendance avec la température de la conductance planaire d'hétérojonctions a-Si:H/c-Si : comparaison entre mesures expérimentales, calcul analytique 1D et modélisation numérique 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tandem PV Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Freiburg-en-Brisgau, Germany. </w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878578v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modulated photoluminescence technique as a support to improve the quality of solar cell absorbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+                <w:t xml:space="preserve">Admittance Spectroscopy and Deep-Level Transient Spectroscopy in Multijunction: a Tutorial to Characterize the Entire Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Tandem PV Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Freiburg-en-Brisgau, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878608v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
+                <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P Connolly</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262583v1</w:t>
+                <w:t xml:space="preserve">hal-03288843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289623v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Berson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, En visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289621v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Berson</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288843v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la spectroscopie d’admittance aux cellules multi-jonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches School of Physics 2020 - Physics of Solar Cells: from basic principles to advanced characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Les houches, France. </w:t>
@@ -12265,90 +12265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12416,51 +12416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Kopprio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12515,103 +12515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la spectroscopie d'admittance aux cellules multi-jonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -12653,90 +12653,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
@@ -12791,77 +12791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -12916,77 +12916,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyadeep Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13028,90 +13028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de concept de texturisation de surface de Silicium par MACE pour des applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -13140,103 +13140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la technique de photocourant modulé (MPC) aux cellules à hétérojonctions c-Si / a-Si:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hrachya Kyureghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -13390,77 +13390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGUI: un outil de modélisation pour les cellules tandems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13498,103 +13498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des modélisations électriques/optiques pour l'étude de cellules à base de nanofils a-Si:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -13662,51 +13662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13761,51 +13761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spin transfer torque on domain wall motion regimes in [Co/Ni] superlattice wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13998,103 +13998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
@@ -14136,90 +14136,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de la courbure de bandes de l'interface Pt-Si-Electrolyte, vers une meilleure compréhension des mécanismes de gravure chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnacion Torralba-Penalver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
@@ -14287,64 +14287,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale du Photovoltaique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
@@ -14386,77 +14386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field and current-induced domain wall motion on epitaxial Co/Ni superlattice : Arrhenius-type activated regime and stochastic H-driven or J-driven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14511,64 +14511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall motion induced by spin transfer torque in MBE-grown Co/Ni based multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14649,51 +14649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14774,77 +14774,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International French-US Workshop, toward low power spintronic devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Diego, United States</w:t>
@@ -14899,77 +14899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tours, France</w:t>
@@ -15024,51 +15024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15895,51 +15895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chopard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait Rahhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08414J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pinna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567948" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919190v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S098" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chopard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait Rahhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08414J" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Aggarwal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeel Purohit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Patel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Gupta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab767f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pinna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Mula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mpogui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Torralba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Fouchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Montaigne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sampaio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184419" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Torralba-Penalver" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b09036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cucchiara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Fullerton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravelosona" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.214429" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucchiara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014419" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567948" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908143v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537684v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Torralba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T El Assimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mpogui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579151v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2017.8366525" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579534v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan. Z Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaouen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579282v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouchrani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01579635v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103996v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Sun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579613v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579600v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579548v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN1S098" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>