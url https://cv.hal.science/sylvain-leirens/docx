--- v0 (2026-03-04)
+++ v1 (2026-04-03)
@@ -838,226 +838,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RBF-FD physics-informed machine learning approach to air pollution source estimation</w:t>
+                <w:t xml:space="preserve">Fast estimation of pollution sources in urban areas using a 3D LS-RBF-FD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roman Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leirens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA 2024 - 3rd Control Conference Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.3458-3463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04718674v1</w:t>
+                <w:t xml:space="preserve">cea-04707510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast estimation of pollution sources in urban areas using a 3D LS-RBF-FD approach</w:t>
+                <w:t xml:space="preserve">A RBF-FD physics-informed machine learning approach to air pollution source estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leirens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman Lopez-Ferber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Leirens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCA 2024 - 3rd Control Conference Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Balaclava, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04707510v1</w:t>
+                <w:t xml:space="preserve">cea-04718674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a decoupled hybrid-fed Multi-Active Bridge (MAB) converter</w:t>
               </w:r>
@@ -1177,77 +1177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source term estimation: variational method versus machine learning applied to urban air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leirens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSC 2022 - IFAC Workshop on Control for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sozopol (virtual), Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2529,51 +2529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72AEFB62"/>
+    <w:nsid w:val="0D809046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2760,51 +2760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-leirens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3042-4317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leirens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04282208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16166007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04810109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04718674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez-Ferber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04707510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04208958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03716399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04776556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Demiray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coullon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pierquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04916284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-leirens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3042-4317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leirens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04282208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16166007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04810109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04707510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez-Ferber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04718674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04208958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03716399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04776556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Demiray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coullon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pierquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04916284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>