--- v1 (2026-04-03)
+++ v2 (2026-05-17)
@@ -583,282 +583,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced deep learning architecture for 3D air pollution dispersion forecasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Novello</w:t>
+                <w:t xml:space="preserve">An optimized control strategy using multivariable modulation and reactive power exchange cancellation for a multi-active bridge (MAB) converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leirens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO 22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEMD 2024 - 13th International Conference on Power Electronics, Machines and Drives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nottingham, United Kingdom. pp.110-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2024.2145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04810109v1</w:t>
+                <w:t xml:space="preserve">hal-04729925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized control strategy using multivariable modulation and reactive power exchange cancellation for a multi-active bridge (MAB) converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
+                <w:t xml:space="preserve">Enhanced deep learning architecture for 3D air pollution dispersion forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhcine Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leirens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMD 2024 - 13th International Conference on Power Electronics, Machines and Drives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HARMO 22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Parnu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2024.2145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04729925v1</w:t>
+                <w:t xml:space="preserve">cea-04810109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast estimation of pollution sources in urban areas using a 3D LS-RBF-FD approach</w:t>
               </w:r>
@@ -2529,51 +2529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D809046"/>
+    <w:nsid w:val="F92F9E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2760,51 +2760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-leirens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3042-4317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leirens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04282208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16166007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04810109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04707510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez-Ferber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04718674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04208958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03716399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04776556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Demiray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coullon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pierquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04916284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-leirens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3042-4317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05296799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leirens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04282208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16166007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04176975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2024.2145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04810109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04707510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lopez-Ferber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04718674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04208958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03716399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04776556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pereira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Horiya Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC47567.2019.8970187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Buisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Demiray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coullon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pierquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04916284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>