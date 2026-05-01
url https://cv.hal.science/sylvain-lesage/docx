--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Lesage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilote et les formes d’engagement communautaire dans la presse illustrée pour jeunes des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepter la bande dessinée : Fleurus et la pastorale en images dans la presse enfantine illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 119 (2), pp.46-62. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.119.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs sur écran. La diapositive dans les premières rééditions bédéphiliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine aux archives : appréhender l'auctorialité sérielle dans les archives Casterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Strenae - Recherches sur les livres et objets culturels de l’enfance, 22, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’histoire, saisir la mémoire familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 &amp; 21. Revue d'histoire, N° 154 (2), p.141-157. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.154.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbarella: Sexual Revolution or Editorial Revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret C. Flinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret C. Flinn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inks: The Journal of the Comics Studies Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Inks: The Journal of the Comics Studies Society, 6 (2), pp.119-141. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ink.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée au prisme de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés &amp; Représentations, N° 53 (1), p.9-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angoulême and the ninth Art: from comics fandom to cultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gabilliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Comics and Culture, 5, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire en images. Les historiens et la tentation de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'histoire sociale à la (re)conquête de son public : nouvelles sources, nouveaux récits, nouveaux supports, 269, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/cg.101/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les censeurs, premiers critiques de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ne les laissez pas lire ! Censure dans les livres pour enfants, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bande dessinée adulte ? Usages et mésusages de la légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, 1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tournant matériel des études sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounthavy Suvilay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gert Meesters, Frédéric Paques et David Vrydaghs (dir.), Les métamorphoses de Spirou. Le dynamisme d’une série de bande dessinée, Liège, Presses universitaires de Liège, 2019, 199 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varia, http://tristan.u-bourgogne.fr/CGC/publications/TC_VARIA/CR_ouvrages/lesage_octobre2019.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idole individuelle » & histoire du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, http://www.fabula.org/revue/document10685.php. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée avant l’album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La Brèche – Lectures Recensions d’ouvrages de recherche en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image satirique et bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ridiculosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée, entre mainstream et avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.044.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02073824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balade nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La Brèche – Lectures Recensions d’ouvrages de recherche en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives Casterman : un continent inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et consommer, apprendre à consommer. Image d’Épinal et pédagogie publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Et la BD fut !, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des supports, mutation des publics. La bande dessinée de la presse au livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13-1, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible est-elle soluble dans les phylactères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Communiquer le sacré, 17, pp.10.3917/tdm.017.0033. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée en son miroir. Images et usages de l’album dans la bande dessinée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1001764ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible seconde vie ? Le poids des standards éditoriaux et la résistance de la bande dessinée franco-belge au format de poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vandergheynst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (9), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2007.901813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huitième et neuvième arts : circulations médiatiques et légitimations croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tac au Tac. Bande dessinée et télévision : ce qui est en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Soulez (IRCAV, Sorbonne Nouvelle); Bertrand Tillier (ISOR-Centre d’Histoire du XIXe s., Panthéon-Sorbonne), Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bande dessinée « adulte » ? Usages et mésusages de la légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire la légitimité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à construire. L'imagerie Pellerin d’Épinal et la tardive émergence du panorama à la Belle Époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de face et de profil. Usages du paysage national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la presse qui ne se lit que d’une main au panthéon du 9e art : Barbarella, de Jean-Claude Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits aventuriers du quotidien. Bande dessinée, journal et imaginaires médiatiques (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pinson; Alexis Lévrier, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius-Corentin Acquefacques : théoriser la bande dessinée par les paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excentricités de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance des images : appropriations de l’imaginaire de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Jestin; Bettina Severin-Barboutie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les censeurs : des pionniers de la critique de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée, toujours jeune ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’histoire des médias à la bande dessinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Quentine en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’un « style Futuropolis » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles et figures d’auteurs : quelles figures d'autorité pour la bande dessinée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des patrimoines de données géographiques nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louca Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. p.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift-invariant dictionary learning for sparse representations: extending K-SVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vandergheynst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean SIgnal Processing COnference (EUSIPCO'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-determined source separation: comparison of two approaches based on sparse decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int'l. Workshop on Independent Component Analysis and Blind Signal Separation (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, South Carolina, United States. pp.633--640, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Dictionaries: Application to Audiovisual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vandergheynst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of International Workshop on Multimedia Content Representation, Classification and Security (MCRCS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Istanbul, Turkey. pp.538--545, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11848035_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Ira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 992p., 2023, 978-1-80064-871-5. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninth Art. Bande dessinée, Books and the Gentrification of Mass Culture, 1964-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.201, 2023, 978-3-031-17000-3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, archéologie, histoire de l'art : master 2018 : actes du IVe Colloque des étudiants de master en sciences historiques et artistiques de Lille, Villeneuve d'Ascq 29 et 30 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Landréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.183, 2022, 978-2-7574-3552-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet livre. Métamorphoses de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Laurent Gerbier, Cécile Boulaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée. Les éditeurs franco-belges et l'album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'ENSSIB, 2018, 979-10-91281-90-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cher Bob… » Plongée dans les moranophilies ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Bréan; Aurélie Huz; Alice Jacquelin; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurs POP. Perspectives de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, p. 143-159, 2025, Transverses, 978-2-84016-587-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection de la jeunesse au soutien du neuvième art, 40 ans de relations entre État et bande dessinée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goffaux-Callebot, Géraldine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) et bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.191-206, 2024, 978-2-84934-667-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : Master 2021 : actes du VIIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-12, 2023, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; Villeneuve d'Ascq : Presses universitaires du Septentrion 2015 ; 7, 978-2-7574-3940-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. 2018 : renouvellement, pérennisation et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Landrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, archéologie, histoire de l'art : master 2018 : actes du IVe Colloque des étudiants de master en sciences historiques et artistiques de Lille, Villeneuve d'Ascq 29 et 30 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-12, 2022, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; Villeneuve d'Ascq : Presses universitaires du Septentrion 2015 ; 4, 978-2-7574-3552-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le réel. Deux siècles d’information en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Pinson, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse et bande dessinée. Une aventure sans fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, pp.339-364, 2021, 978-2-87449-838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbarella : révolution sexuelle ou révolution éditoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Pinson, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse et bande dessinée. Une aventure sans fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, pp.127-143, 2021, 978-2-87449-838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Groensteen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire esthétique et thématique de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imagerie populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Groensteen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire esthétique et thématique de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’histoire des médias à la bande dessinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Kohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meesters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-53, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Génération (À Suivre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-343, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mythe intermittent : Bran Ruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-155, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophone sans frontières&amp;quot;. Exporter une revue par son catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Crucifix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lesage; Gert Meesters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-317, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;L'irruption sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lesage; Gert Meesters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A)symétrie d'un récit : une double page d'Urbicande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lesage; Gert Meesters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-151, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picaud, Carine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérix de A à Z. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan; Bibliothèque nationale de France, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée en bibliothèque pour enfants : le cas de l'Heure Joyeuse et de la Joie par les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Malais Éditeur, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Picaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérix de A à Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Hazan, pp.58-62, 2013, 9782754107150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angoulême, « la ville qui vit en ses images » ? Politisation de la culture et institutionnalisation du festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Fléchet; Pascale Goetschel; Patricia Hidiroglou; Sophie Jacotot; Caroline Moine; Julie Verlaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des festivals: XXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.251-264, 2013, Histoire contemporaine, 978-2-85944-764-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs de bande dessinée et la Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé; Guy Krivopissko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits résistants : la Résistance dans la bande dessinée de 1944 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-79, 2011, 978-2-917659-14-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits complets, petits formats et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé; Guy Krivopissko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits résistants : la Résistance dans la bande dessinée de 1944 à nos jours :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-91, 2011, 9782917659144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser contre, penser avec. Les censeurs, des pionniers méconnus de la critique de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint -learning unions of orthonormal bases with thresholded singular value decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benaroya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Effet codex : quand la bande dessinée gagne le livre. L'album de bande dessinée en France de 1950 à 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Versailles Saint-Quentin-En-Yvelines (UVSQ), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01612614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Lesage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilote et les formes d’engagement communautaire dans la presse illustrée pour jeunes des années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accepter la bande dessinée : Fleurus et la pastorale en images dans la presse enfantine illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 119 (2), pp.46-62. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/eh.119.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs sur écran. La diapositive dans les premières rééditions bédéphiliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/comicalites.9035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine aux archives : appréhender l'auctorialité sérielle dans les archives Casterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Strenae - Recherches sur les livres et objets culturels de l’enfance, 22, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.9696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbarella: Sexual Revolution or Editorial Revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret C. Flinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret C. Flinn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inks: The Journal of the Comics Studies Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Inks: The Journal of the Comics Studies Society, 6 (2), pp.119-141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ink.2022.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs, colorisation et coloristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Le Roy Ladurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième art 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.citebd.org/neuvieme-art/couleurs-colorisation-et-coloristes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée au prisme de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés &amp; Représentations, N° 53 (1), p.9-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’histoire, saisir la mémoire familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Krug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 &amp; 21. Revue d'histoire, N° 154 (2), p.141-157. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.154.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bande dessinée et histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 53 (1), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.053.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire en images. Les historiens et la tentation de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, L'histoire sociale à la (re)conquête de son public : nouvelles sources, nouveaux récits, nouveaux supports, 269, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/cg.101/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angoulême and the ninth Art: from comics fandom to cultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gabilliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comics and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Journal of Comics and Culture, 5, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les censeurs, premiers critiques de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ne les laissez pas lire ! Censure dans les livres pour enfants, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bande dessinée adulte ? Usages et mésusages de la légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, 1, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un tournant matériel des études sur la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounthavy Suvilay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gert Meesters, Frédéric Paques et David Vrydaghs (dir.), Les métamorphoses de Spirou. Le dynamisme d’une série de bande dessinée, Liège, Presses universitaires de Liège, 2019, 199 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Varia, http://tristan.u-bourgogne.fr/CGC/publications/TC_VARIA/CR_ouvrages/lesage_octobre2019.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balade nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La Brèche – Lectures Recensions d’ouvrages de recherche en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image satirique et bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ridiculosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bande dessinée avant l’album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La Brèche – Lectures Recensions d’ouvrages de recherche en bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idole individuelle » & histoire du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, http://www.fabula.org/revue/document10685.php. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée, entre mainstream et avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.044.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02073824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives Casterman : un continent inconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/strenae.1623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre et consommer, apprendre à consommer. Image d’Épinal et pédagogie publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Et la BD fut !, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation des supports, mutation des publics. La bande dessinée de la presse au livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13-1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belphegor.628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible est-elle soluble dans les phylactères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Communiquer le sacré, 17, pp.10.3917/tdm.017.0033. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.017.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée en son miroir. Images et usages de l’album dans la bande dessinée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1001764ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible seconde vie ? Le poids des standards éditoriaux et la résistance de la bande dessinée franco-belge au format de poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vandergheynst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (9), pp.2272-2283. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2007.901813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huitième et neuvième arts : circulations médiatiques et légitimations croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tac au Tac. Bande dessinée et télévision : ce qui est en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Soulez (IRCAV, Sorbonne Nouvelle); Bertrand Tillier (ISOR-Centre d’Histoire du XIXe s., Panthéon-Sorbonne), Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bande dessinée « adulte » ? Usages et mésusages de la légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)construire la légitimité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages à construire. L'imagerie Pellerin d’Épinal et la tardive émergence du panorama à la Belle Époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France de face et de profil. Usages du paysage national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius-Corentin Acquefacques : théoriser la bande dessinée par les paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excentricités de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la presse qui ne se lit que d’une main au panthéon du 9e art : Barbarella, de Jean-Claude Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits aventuriers du quotidien. Bande dessinée, journal et imaginaires médiatiques (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pinson; Alexis Lévrier, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance des images : appropriations de l’imaginaire de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Jestin; Bettina Severin-Barboutie, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les censeurs : des pionniers de la critique de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bande dessinée, toujours jeune ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’histoire des médias à la bande dessinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint-Quentine en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’un « style Futuropolis » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles et figures d’auteurs : quelles figures d'autorité pour la bande dessinée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des patrimoines de données géographiques nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louca Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. p.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift-invariant dictionary learning for sparse representations: extending K-SVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vandergheynst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUropean SIgnal Processing COnference (EUSIPCO'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-determined source separation: comparison of two approaches based on sparse decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int'l. Workshop on Independent Component Analysis and Blind Signal Separation (ICA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, South Carolina, United States. pp.633--640, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Multi-Modal Dictionaries: Application to Audiovisual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Monaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vandergheynst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of International Workshop on Multimedia Content Representation, Classification and Security (MCRCS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Istanbul, Turkey. pp.538--545, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11848035_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninth Art. Bande dessinée, Books and the Gentrification of Mass Culture, 1964-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.201, 2023, 978-3-031-17000-3. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Ira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Klement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Open Book Publishers, 992p., 2023, 978-1-80064-871-5. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, archéologie, histoire de l'art : master 2018 : actes du IVe Colloque des étudiants de master en sciences historiques et artistiques de Lille, Villeneuve d'Ascq 29 et 30 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Landréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.183, 2022, 978-2-7574-3552-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet livre. Métamorphoses de la bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Laurent Gerbier, Cécile Boulaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier la bande dessinée. Les éditeurs franco-belges et l'album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'ENSSIB, 2018, 979-10-91281-90-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cher Bob… » Plongée dans les moranophilies ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Bréan; Aurélie Huz; Alice Jacquelin; Matthieu Letourneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurs POP. Perspectives de la recherche en cultures populaires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, p. 143-159, 2025, Transverses, 978-2-84016-587-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection de la jeunesse au soutien du neuvième art, 40 ans de relations entre État et bande dessinée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goffaux-Callebot, Géraldine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) et bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.191-206, 2024, 978-2-84934-667-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, Archéologie, Histoire de l'art : Master 2021 : actes du VIIe Colloque des étudiants de Master en Histoire, Archéologie et Histoire de l'Art de l'université de Lille et de l'université du Littoral-Côte d'Opale, Villeneuve d'Ascq 25 et 26 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-12, 2023, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; Villeneuve d'Ascq : Presses universitaires du Septentrion 2015 ; 7, 978-2-7574-3940-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. 2018 : renouvellement, pérennisation et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Husquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cosnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Landrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, archéologie, histoire de l'art : master 2018 : actes du IVe Colloque des étudiants de master en sciences historiques et artistiques de Lille, Villeneuve d'Ascq 29 et 30 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-12, 2022, Actes des Colloques des étudiants de master en sciences historiques et artistiques de Lille ; Villeneuve d'Ascq : Presses universitaires du Septentrion 2015 ; 4, 978-2-7574-3552-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le réel. Deux siècles d’information en bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Pinson, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse et bande dessinée. Une aventure sans fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, pp.339-364, 2021, 978-2-87449-838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbarella : révolution sexuelle ou révolution éditoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévrier, Alexis; Pinson, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse et bande dessinée. Une aventure sans fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, pp.127-143, 2021, 978-2-87449-838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">imagerie populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Groensteen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire esthétique et thématique de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Groensteen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire esthétique et thématique de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’histoire des médias à la bande dessinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’histoire des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2019, 978-2271125354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Kohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Berthou; Jacques Dürrenmatt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(A)symétrie d'un récit : une double page d'Urbicande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lesage; Gert Meesters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-151, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mythe intermittent : Bran Ruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-155, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meesters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-53, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Génération (À Suivre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-343, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophone sans frontières&amp;quot;. Exporter une revue par son catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Crucifix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lesage; Gert Meesters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-317, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;L'irruption sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Lesage; Gert Meesters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(À Suivre). Archives d'une revue culte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2018, 978-2-86906-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bande dessinée en bibliothèque pour enfants : le cas de l'Heure Joyeuse et de la Joie par les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducas, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Acteurs du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Malais Éditeur, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angoulême, « la ville qui vit en ses images » ? Politisation de la culture et institutionnalisation du festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Fléchet; Pascale Goetschel; Patricia Hidiroglou; Sophie Jacotot; Caroline Moine; Julie Verlaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des festivals: XXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.251-264, 2013, Histoire contemporaine, 978-2-85944-764-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Picaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérix de A à Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF / Hazan, pp.58-62, 2013, 9782754107150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Picaud, Carine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérix de A à Z. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan; Bibliothèque nationale de France, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditeurs de bande dessinée et la Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé; Guy Krivopissko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits résistants : la Résistance dans la bande dessinée de 1944 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-79, 2011, 978-2-917659-14-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits complets, petits formats et Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Doré-Rivé; Guy Krivopissko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits résistants : la Résistance dans la bande dessinée de 1944 à nos jours :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80-91, 2011, 9782917659144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser contre, penser avec. Les censeurs, des pionniers méconnus de la critique de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint -learning unions of orthonormal bases with thresholded singular value decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Benaroya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Effet codex : quand la bande dessinée gagne le livre. L'album de bande dessinée en France de 1950 à 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Versailles Saint-Quentin-En-Yvelines (UVSQ), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01612614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05068953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u26" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.119.0046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9696" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04066679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Krug" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03807817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04230692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Flinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ink.2022.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04066674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.101/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02303324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1623" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001764ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Monaci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandergheynst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mailh&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.901813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05018803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Krstulovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_79" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_71" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04066712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hansen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Klement" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04052117v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17001-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Landr&#233;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/metamorphoses-de-la-bande-dessinee/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01961249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Meesters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05068932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05000398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Landrea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04748254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04748245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03389769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kohn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01961257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-suivre/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01961270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964271v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crucifix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/traits-resistants/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01637825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01612614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05068953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u26" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/eh.119.0046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.9035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9696" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04230692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret C. Flinn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ink.2022.0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04066674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04066679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Krug" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.154.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03807817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.101/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1607" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02303324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.10685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.628" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.017.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1001764ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Monaci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandergheynst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mailh&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.901813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05018803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Krstulovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_79" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11848035_71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04052117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17001-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04066712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hansen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Klement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Landr&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/metamorphoses-de-la-bande-dessinee/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01961249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Meesters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05068932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05000398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soussen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Landrea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04748254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04748245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03389769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kohn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-suivre/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964275v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01961257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01961270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crucifix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100041v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/traits-resistants/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05100036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01637825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01612614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>