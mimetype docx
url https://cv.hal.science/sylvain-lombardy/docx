--- v0 (2026-03-22)
+++ v1 (2026-04-27)
@@ -724,252 +724,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the finiteness problem for automaton (semi)groups</w:t>
+                <w:t xml:space="preserve">On the Number of Broken Derived Terms of a Rational Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Akhavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ines Klimann</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Picantin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1/2), pp.27-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695445v1</w:t>
+                <w:t xml:space="preserve">hal-00860155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Number of Broken Derived Terms of a Rational Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Angrand</w:t>
+                <w:t xml:space="preserve">On the finiteness problem for automaton (semi)groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akhavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (06), pp.1250052.1-1250052.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819671250052X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860155v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings of local automata</w:t>
               </w:r>
@@ -1135,221 +1135,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential ?</w:t>
+                <w:t xml:space="preserve">Series which are both max-plus and min-plus rational are unambiguous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 356, pp.224 -- 244. </w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2006.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ita:2005042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069863v1</w:t>
+                <w:t xml:space="preserve">hal-00017220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series which are both max-plus and min-plus rational are unambiguous</w:t>
+                <w:t xml:space="preserve">Sequential ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 356, pp.224 -- 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2006.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2005042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00017220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How expressions can code for automata</w:t>
               </w:r>
@@ -1432,260 +1432,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding Unambiguity and Sequentiality from a Finitely Ambiguous Max-Plus Automaton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Vaucanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Yann Regis-Gianas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 327 (3), pp.349-373. </w:t>
+              <w:t xml:space="preserve">, 2004, 328, pp.77-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2004.02.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2004.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174171v1</w:t>
+                <w:t xml:space="preserve">hal-00017540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Vaucanson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding Unambiguity and Sequentiality from a Finitely Ambiguous Max-Plus Automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Klimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 328, pp.77-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2004.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 327 (3), pp.349-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2004.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00017540v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatives of rational expressions with multiplicity</w:t>
               </w:r>
@@ -2346,248 +2346,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Two-Way Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carnino</w:t>
+                <w:t xml:space="preserve">A Type System for Weighted Automata and Rational Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Saiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFIP International Conference on Theoretical Computer Science (TCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44602-7_16⟩</w:t>
+              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Giessen, Germany. pp.162--175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08846-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069637v1</w:t>
+                <w:t xml:space="preserve">hal-01069654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type System for Weighted Automata and Rational Expressions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+                <w:t xml:space="preserve">Tropical Two-Way Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Giessen, Germany. pp.162--175, </w:t>
+              <w:t xml:space="preserve">8th IFIP International Conference on Theoretical Computer Science (TCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.195-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08846-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44602-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069654v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Determinism and Unambiguity of Weighted Two-way Automata</w:t>
               </w:r>
@@ -2658,468 +2658,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorizations and Universal Automaton of Omega Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carnino</w:t>
+                <w:t xml:space="preserve">Implementation Concepts in Vaucanson 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Language Theory - 17th International Conference (DLT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marne-la-Vallée, France. pp.338-349, </w:t>
+              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Halifax, Canada. pp.122-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39274-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841873v1</w:t>
+                <w:t xml:space="preserve">hal-00845816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Concepts in Vaucanson 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+                <w:t xml:space="preserve">Factorizations and Universal Automaton of Omega Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developments in Language Theory - 17th International Conference (DLT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marne-la-Vallée, France. pp.338-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39274-0_12⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00845816v1</w:t>
+                <w:t xml:space="preserve">hal-00841873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor and Subsequence Kernels and Signatures of Rational Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decidability of Geometricity of Regular Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Champarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference, CIAA 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_27⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference, DLT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Taipei, Taiwan. pp.62-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31653-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737676v1</w:t>
+                <w:t xml:space="preserve">hal-00737688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidability of Geometricity of Regular Languages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Dubernard</w:t>
+                <w:t xml:space="preserve">Factor and Subsequence Kernels and Signatures of Rational Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Jeanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+                <w:t xml:space="preserve">Ahmed Amarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference, DLT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Taipei, Taiwan. pp.62-72, </w:t>
+              <w:t xml:space="preserve">17th International Conference, CIAA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Porto, Portugal. pp.313-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31653-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31606-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737688v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Removal of Weighted ε-Transitions</w:t>
               </w:r>
@@ -3455,51 +3455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the number of broken derived terms of a rational expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,64 +3550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An XML Format Proposal for the Description of Weighted Automata, Transducers and Regular Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akim Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,151 +4261,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Vaucanson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous Max-Plus automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Klimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Santa Barbara, California, USA, United States. pp.96-107</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620038v1</w:t>
+                <w:t xml:space="preserve">hal-00017208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the star height of rational languages: a new presentation for two old results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4421,335 +4414,348 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Languages, Words and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kyoto, Japan, Japan. pp.266-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous max-plus automaton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Vaucanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Régis-Gianas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory (DLT 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.373-385</w:t>
+              <w:t xml:space="preserve">8th International Conference on Implementation and Application of Automata (CIAA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Santa Barbara, California, USA, United States. pp.96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620031v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous Max-Plus automaton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous max-plus automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.373-385</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory (DLT 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017208v1</w:t>
+                <w:t xml:space="preserve">hal-00620031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of reversible automata for reversible languages</w:t>
+                <w:t xml:space="preserve">Star height of reversible languages and universal automata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Malaga, Spain, Spain. pp.170-182</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.76-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620037v1</w:t>
+                <w:t xml:space="preserve">hal-00017159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of rational expressions with multiplicity</w:t>
               </w:r>
@@ -4811,102 +4817,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star height of reversible languages and universal automata.</w:t>
+                <w:t xml:space="preserve">On the construction of reversible automata for reversible languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.76-89</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Colloquium on Automata, Languages and Programming (ICALP 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Malaga, Spain, Spain. pp.170-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017159v1</w:t>
+                <w:t xml:space="preserve">hal-00620037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequentialization and unambiguity of (max,+) rational series over one letter</w:t>
               </w:r>
@@ -5659,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483922v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/3/16263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115400158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054114400279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picantin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671250052X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Angrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.01.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPNGPBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LT604W6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.02.049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regis-Gianas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.07.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDG2BN3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N7TQKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_23" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94812-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94631-3_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60134-2_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44602-7_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.151.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amarni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jeanne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuperberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MX5HP2GB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oconnor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Pouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468_33" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMHZGFSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483922v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/3/16263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115400158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054114400279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Angrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klimann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671250052X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.01.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPNGPBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LT604W6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regis-Gianas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.07.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDG2BN3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.02.049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N7TQKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_23" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94812-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94631-3_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60134-2_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44602-7_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.151.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_30" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amarni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuperberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MX5HP2GB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oconnor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Pouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468_33" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMHZGFSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>