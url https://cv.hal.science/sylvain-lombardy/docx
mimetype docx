--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -724,252 +724,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Number of Broken Derived Terms of a Rational Expression</w:t>
+                <w:t xml:space="preserve">On the finiteness problem for automaton (semi)groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Angrand</w:t>
+                <w:t xml:space="preserve">Ali Akhavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (06), pp.1250052.1-1250052.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021819671250052X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860155v1</w:t>
+                <w:t xml:space="preserve">hal-00695445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the finiteness problem for automaton (semi)groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ines Klimann</w:t>
+                <w:t xml:space="preserve">On the Number of Broken Derived Terms of a Rational Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Picantin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1/2), pp.27-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695445v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddings of local automata</w:t>
               </w:r>
@@ -1135,221 +1135,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series which are both max-plus and min-plus rational are unambiguous</w:t>
+                <w:t xml:space="preserve">Sequential ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Mairesse</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 356, pp.224 -- 244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2005042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2006.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017220v1</w:t>
+                <w:t xml:space="preserve">hal-00069863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential ?</w:t>
+                <w:t xml:space="preserve">Series which are both max-plus and min-plus rational are unambiguous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2005042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2006.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00069863v1</w:t>
+                <w:t xml:space="preserve">hal-00017220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How expressions can code for automata</w:t>
               </w:r>
@@ -1554,77 +1554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding Unambiguity and Sequentiality from a Finitely Ambiguous Max-Plus Automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,247 +2658,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Concepts in Vaucanson 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+                <w:t xml:space="preserve">Factorizations and Universal Automaton of Omega Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Halifax, Canada. pp.122-133, </w:t>
+              <w:t xml:space="preserve">Developments in Language Theory - 17th International Conference (DLT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marne-la-Vallée, France. pp.338-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39274-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845816v1</w:t>
+                <w:t xml:space="preserve">hal-00841873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorizations and Universal Automaton of Omega Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carnino</w:t>
+                <w:t xml:space="preserve">Implementation Concepts in Vaucanson 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Language Theory - 17th International Conference (DLT'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Halifax, Canada. pp.122-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39274-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38771-5_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00841873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability of Geometricity of Regular Languages</w:t>
               </w:r>
@@ -3455,51 +3455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the number of broken derived terms of a rational expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,144 +4261,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous Max-Plus automaton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Vaucanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.373-385</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Régis-Gianas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Implementation and Application of Automata (CIAA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Santa Barbara, California, USA, United States. pp.96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017208v1</w:t>
+                <w:t xml:space="preserve">hal-00620038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the star height of rational languages: a new presentation for two old results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4414,273 +4421,266 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Languages, Words and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kyoto, Japan, Japan. pp.266-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Vaucanson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous max-plus automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Klimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Implementation and Application of Automata (CIAA 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Santa Barbara, California, USA, United States. pp.96-107</w:t>
+              <w:t xml:space="preserve">7th International Conference on Developments in Language Theory (DLT 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620038v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous max-plus automaton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous Max-Plus automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.373-385</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620031v1</w:t>
+                <w:t xml:space="preserve">hal-00017208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star height of reversible languages and universal automata.</w:t>
               </w:r>
@@ -5659,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483922v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/3/16263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115400158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054114400279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Angrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klimann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671250052X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.01.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPNGPBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LT604W6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regis-Gianas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.07.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDG2BN3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.02.049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N7TQKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_23" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94812-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94631-3_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60134-2_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44602-7_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.151.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_30" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amarni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuperberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MX5HP2GB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oconnor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Pouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468_33" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMHZGFSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620031v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483922v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/37/3/16263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Dando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.09.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2016026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carnino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115400158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054114400279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akhavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picantin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671250052X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Angrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2010019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.01.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPNGPBZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2005013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LT604W6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regis-Gianas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.07.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDG2BN3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.02.049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N7TQKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20624-5_23" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.32" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94812-6_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94631-3_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60134-2_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44602-7_16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.151.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38771-5_30" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Champarnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dubernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jeanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31653-1_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amarni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31606-7_31" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuperberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kirsten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70918-3_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MX5HP2GB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Oconnor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-No&#235;l Pouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11523468_33" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JMHZGFSK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620035v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737830v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00637128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>