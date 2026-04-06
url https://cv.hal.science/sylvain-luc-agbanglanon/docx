--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -309,165 +309,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences spatiales et leadership en conception mécanique</w:t>
+                <w:t xml:space="preserve">Habiletés spatiales et performances dans les STIM en contexte sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108809v1</w:t>
+                <w:t xml:space="preserve">hal-04981304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiletés spatiales et performances dans les STIM en contexte sénégalais</w:t>
+                <w:t xml:space="preserve">Compétences spatiales et leadership en conception mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981304v1</w:t>
+                <w:t xml:space="preserve">hal-05108809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des outils de modélisation dans l'apprentissage de la construction mécanique</w:t>
               </w:r>
@@ -673,73 +673,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du RAIFFET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOLE NORMALE SUPERIEURE DE L'ENSEIGNEMENT TECHNIQUE (E.N.S.E.T.) de LIBREVILLE au GABON, Jul 2022, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768627v1</w:t>
+                <w:t xml:space="preserve">hal-04417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
@@ -755,73 +755,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du RAIFFET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOLE NORMALE SUPERIEURE DE L'ENSEIGNEMENT TECHNIQUE (E.N.S.E.T.) de LIBREVILLE au GABON, Jul 2022, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">Sixième Colloque international du RAIFFET du 4 au 8 juillet 2022 à Libreville au GABON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de KOUDOUGOU, Jul 2022, LIBREVILLE, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417579v1</w:t>
+                <w:t xml:space="preserve">hal-04768627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux pour apprendre : un modèle structurel basé sur la théorie unifiée d’acceptation et d’utilisation des technologies</w:t>
               </w:r>
@@ -1011,1031 +1011,1031 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils « Ressources » et « Activités » de la plateforme MOODLE : quels usages par les enseignants de l’ENSETP ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounkharou Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sokhna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liens nouvelle série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61585/pud-liens-v1n613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Networks for Learning: Performance Expectancy Vs Social Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Noël Boidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of African Higher Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6017/ijahe.v10i3.17961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial skills and observed leadership behaviour: a case study of dyadic teamwork in mechanical design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Komis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03043797.2024.2385650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des avantages et des inconvénients de la FAD : étude comparative de forums de discussion à l’ENSETP / UCAD et à l’IFOAD / UTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bapindié Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine des Sciences de l'Education et de la Formation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Spécial (1), pp.141-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets du scénario pédagogique sur l’implication des étudiants dans les forums de discussion de formations à distance médiatisées à travers des plateformes MOODLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Dièye Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Djiboul - Revue scientifique des arts-communication, lettres, sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Colloque International Recherche en Education pour le Développement RED 2022 : "Penser et Repenser les Pratiques d'Enseignement et d'Apprentissage", Spécial N°08, pp.357-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants de l’acceptation des réseaux sociaux pour apprendre à l’université virtuelle du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Adjanohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pédagogie universitaire numérique : quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre?, 19 (2), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuité pédagogique face à la COVID-19 : effets de l’accompagnement et de la connectivité sur l’acceptation du dispositif de formation à distance de l’ENSETP de Dakar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Adjanohoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.56 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités visuo-spatiales des étudiants Sénégalais en génie mécanique selon le parcours de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liens nouvelle série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mouity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mbouya Fassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796764v1</w:t>
-              </w:r>
-[...822 lines deleted...]
-                <w:t xml:space="preserve">hal-03233098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2053,51 +2053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques dans l’apprentissage de la conception mécanique : analyse des liens entre représentations externes et capacités visuo-spatiales dans le processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Cergy Pontoise, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019CERG1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2293,51 +2293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10382807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abouelala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Alexandre Dominique Adjanohoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise No&#235;l Boidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lama Coulibaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6017/ijahe.v10i3.17961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkharou Diarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-liens-v1n613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2385650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapindi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Adjanohoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agbanglanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-09" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02623908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CERG1013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10382807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abouelala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Alexandre Dominique Adjanohoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkharou Diarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-liens-v1n613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise No&#235;l Boidou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lama Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6017/ijahe.v10i3.17961" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2385650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapindi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Adjanohoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agbanglanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02623908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CERG1013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>