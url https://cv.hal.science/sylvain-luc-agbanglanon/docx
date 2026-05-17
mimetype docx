--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -309,273 +309,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiletés spatiales et performances dans les STIM en contexte sénégalais</w:t>
+                <w:t xml:space="preserve">Compétences spatiales et leadership en conception mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981304v1</w:t>
+                <w:t xml:space="preserve">hal-05108809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences spatiales et leadership en conception mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des outils de modélisation dans l'apprentissage de la construction mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssoupha Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Abouelala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Dièye Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, RAIFFET monde, May 2025, ABIDJAN, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">, May 2025, ABIDJAN, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108809v1</w:t>
+                <w:t xml:space="preserve">hal-05130843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des outils de modélisation dans l'apprentissage de la construction mécanique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiletés spatiales et performances dans les STIM en contexte sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baba Dièye Diagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque international du RAIFFET du 5 au 8 mai 2025 à l'IPNETP d'ABIDJAN en CÔTE d'IVOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, ABIDJAN, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130843v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés liées aux tests spatiaux chez les étudiants : une comparaison franco-sénégalaise</w:t>
               </w:r>
@@ -1011,1031 +1011,1031 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du 6e Colloque international du RAIFFET à l'ENSET de Libreville (GABON) en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mbouya Fassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation technologique, formation professionnelle et nouveaux rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Libreville, Gabon. 2024, Collection INSPÉ Aix-Marseille Université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils « Ressources » et « Activités » de la plateforme MOODLE : quels usages par les enseignants de l’ENSETP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounkharou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Sokhna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens nouvelle série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61585/pud-liens-v1n613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Networks for Learning: Performance Expectancy Vs Social Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Noël Boidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of African Higher Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (3), pp.99-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6017/ijahe.v10i3.17961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial skills and observed leadership behaviour: a case study of dyadic teamwork in mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Komis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03043797.2024.2385650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des avantages et des inconvénients de la FAD : étude comparative de forums de discussion à l’ENSETP / UCAD et à l’IFOAD / UTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bapindié Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine des Sciences de l'Education et de la Formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Spécial (1), pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du scénario pédagogique sur l’implication des étudiants dans les forums de discussion de formations à distance médiatisées à travers des plateformes MOODLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Dièye Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Alexandre Dominique Adjanohoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Djiboul - Revue scientifique des arts-communication, lettres, sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Colloque International Recherche en Education pour le Développement RED 2022 : "Penser et Repenser les Pratiques d'Enseignement et d'Apprentissage", Spécial N°08, pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de l’acceptation des réseaux sociaux pour apprendre à l’université virtuelle du Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Adjanohoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Pédagogie universitaire numérique : quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre?, 19 (2), pp.7-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n2-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité pédagogique face à la COVID-19 : effets de l’accompagnement et de la connectivité sur l’acceptation du dispositif de formation à distance de l’ENSETP de Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Adjanohoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.56 - 69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités visuo-spatiales des étudiants Sénégalais en génie mécanique selon le parcours de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luc Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens nouvelle série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233098v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04796764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2053,51 +2053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques dans l’apprentissage de la conception mécanique : analyse des liens entre représentations externes et capacités visuo-spatiales dans le processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Agbanglanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Cergy Pontoise, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019CERG1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2293,51 +2293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10382807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abouelala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Alexandre Dominique Adjanohoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkharou Diarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-liens-v1n613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise No&#235;l Boidou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lama Coulibaly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6017/ijahe.v10i3.17961" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2385650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapindi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Adjanohoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agbanglanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-02" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-09" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02623908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CERG1013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luc Agbanglanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10382807" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Gueye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abouelala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye Diagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Alexandre Dominique Adjanohoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouity" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mbouya Fass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkharou Diarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61585/pud-liens-v1n613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise No&#235;l Boidou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lama Coulibaly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6017/ijahe.v10i3.17961" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2385650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapindi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Adjanohoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agbanglanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n2-02" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-09" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02623908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CERG1013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>