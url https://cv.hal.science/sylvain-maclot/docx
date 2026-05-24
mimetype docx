--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -345,377 +345,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of iron pentacarbonyl clusters upon interaction with heavy ions</w:t>
+                <w:t xml:space="preserve">Charging of Ligand-Protected Gold Nanoparticles in Electrospray Ionization: Probing Ligand Bond Strength by Charge Detection Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Sala</w:t>
+                <w:t xml:space="preserve">B. Sooraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hlib Lyshchuk</w:t>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamir Nag</w:t>
+                <w:t xml:space="preserve">Anagha Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ada205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.7004-7011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097136v1</w:t>
+                <w:t xml:space="preserve">hal-05142219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging of Ligand-Protected Gold Nanoparticles in Electrospray Ionization: Probing Ligand Bond Strength by Charge Detection Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay of iron pentacarbonyl clusters upon interaction with heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sooraj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hlib Lyshchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamir Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tessa Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.7004-7011. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (2), pp.025402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c01075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ada205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142219v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomer effects on neutral-loss dissociation channels of nitrogen-substituted PAH dications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (22), pp.224305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarita Kolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (46), pp.16554-16561. </w:t>
@@ -1011,295 +1011,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coincidence study of core-ionized adamantane: site-sensitivity within a carbon cage?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimund Feifel</w:t>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Antoine Hervieux</w:t>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp04426a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864073v1</w:t>
+                <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felix Allum</w:t>
+                <w:t xml:space="preserve">Coincidence study of core-ionized adamantane: site-sensitivity within a carbon cage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smita Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasra Amini</w:t>
+                <w:t xml:space="preserve">Raimund Feifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Paul-Antoine Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cp04426a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797396v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Rabi dynamics with a short-wavelength free-electron laser</w:t>
               </w:r>
@@ -1955,51 +1955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation dynamics of the diamondoid adamantane upon photoionization by XUV femtosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,103 +2357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
@@ -2517,77 +2517,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Brausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
@@ -2932,64 +2932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cartoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
@@ -3021,377 +3021,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Stockett</w:t>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gatchell</w:t>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">Fernando Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233614v1</w:t>
+                <w:t xml:space="preserve">hal-01215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Martín</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215199v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (9), pp.1536. </w:t>
@@ -3429,77 +3429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosolvation by acetonitrile and 18-crown-6 ether induce strongly different effects on the electron-capture induced dissociation of aromatic tripeptide cations in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,64 +3692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3998,51 +3998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4231,51 +4231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,51 +4409,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics following ionization of organometallic ferrocene molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,77 +4579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of naphthalene and quinoline dications produced under oxygen ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPEAC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Sapporo (Japon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,51 +4706,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of complex ionized molecular systems in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic and Molecular Clusters [physics.atm-clus]. Université de Caen Normandie, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,51 +4858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B562DC4A"/>
+    <w:nsid w:val="95829554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5089,51 +5089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-maclot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5587-7182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191626341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3225-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Duplantier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anse.202500245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sooraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Jose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Kolay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Olofsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Bertolino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04948-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hoflund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Plach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9797453" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K&#252;hn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumergue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Mondal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s F&#252;le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6ee8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Farkas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7111159" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Br&#248;ndsted Nielsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.12.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJX3GM04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Jbayli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diaz-Tendero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05597226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-maclot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5587-7182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191626341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-3225-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Ferreres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Duplantier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anse.202500245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sooraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagha Jose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yuan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Kolay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Nandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Olofsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Bertolino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Carlstr&#246;m" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04948-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hoflund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Plach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dacasa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Veyrinas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9797453" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coudert-Alteirac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kueny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.002656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K&#252;hn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumergue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Mondal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s F&#252;le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6ee8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Farkas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7111159" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Br&#248;ndsted Nielsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.12.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJX3GM04-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Jbayli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diaz-Tendero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05597226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>