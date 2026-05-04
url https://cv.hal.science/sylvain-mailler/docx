--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -217,429 +217,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New explicit formulae for the settling speed of prolate spheroids in the atmosphere: theoretical background and implementation in AerSett v2.0.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the relative impact of nudging and online coupling on meteorological variables, pollutant concentrations and aerosol optical properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (14), pp.5641-5655. </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.3645-3665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-5641-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-3645-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727831v1</w:t>
+                <w:t xml:space="preserve">hal-04727822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relative impact of nudging and online coupling on meteorological variables, pollutant concentrations and aerosol optical properties?</w:t>
+                <w:t xml:space="preserve">The CHIMERE chemistry-transport model v2023r1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.3645-3665. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-3645-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.5431-5457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-5431-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727822v1</w:t>
+                <w:t xml:space="preserve">hal-04727828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHIMERE chemistry-transport model v2023r1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New explicit formulae for the settling speed of prolate spheroids in the atmosphere: theoretical background and implementation in AerSett v2.0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Mallios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arineh Cholakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Amiridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (14), pp.5431-5457. </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (14), pp.5641-5655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-5431-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-5641-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727828v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AerSett v1.0: a simple and straightforward model for the settling speed of big spherical atmospheric aerosols</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.1119 - 1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -755,77 +755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Emission Scenarios over Europe with the WRF-CHIMERE-v2020 Models: Impact of Duration and Intensity of Reductions on Surface Concentrations during the Winter of 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CHIMERE v2020r1 online chemistry-transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,676 +1238,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soccer games and record-breaking PM 2.5 pollution events in Santiago, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lapere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Huneeus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4681 - 4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4681-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02881534v1</w:t>
+                <w:t xml:space="preserve">hal-02996166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lightning NOx Emissions on Atmospheric Composition and Meteorology in Africa and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (10), pp.1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos11101128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soccer games and record-breaking PM 2.5 pollution events in Santiago, Chile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huneeus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.4681 - 4694. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4681-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996166v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02881534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Chemistry Transport Modeling with the On-Line CHIMERE-WRF Model over the French Alps-Analysis of a Feedback of Surface Particulate Matter Concentrations on Mountain Meteorology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of lockdown measures to combat Covid-19 on air quality over western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11060565⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 741, pp.140426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318322v1</w:t>
+                <w:t xml:space="preserve">hal-02935808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lockdown measures to combat Covid-19 on air quality over western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Chemistry Transport Modeling with the On-Line CHIMERE-WRF Model over the French Alps-Analysis of a Feedback of Surface Particulate Matter Concentrations on Mountain Meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Pennel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lapere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 741, pp.140426. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11060565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935808v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways for wintertime deposition of anthropogenic light-absorbing particles on the Central Andes cryosphere</w:t>
               </w:r>
@@ -2004,429 +2004,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Aerosol-Cloud Interaction within WRF-CHIMERE Online Coupled Model: Evaluation and Investigation of the Indirect Radiative Effect from Anthropogenic Emission Reduction on the Benelux Union</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Can We Expect from Data Assimilation for Air Quality Forecast ? Part II : Analysis with a Semi-Real Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Tuccella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitry Khvorostyanov</w:t>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10010020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (7), pp.1433-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0117.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01979090v1</w:t>
+                <w:t xml:space="preserve">ineris-03319065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Expect from Data Assimilation for Air Quality Forecast ? Part II : Analysis with a Semi-Real Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Diurnal cycle of coastal anthropogenic pollutant transport over southern West Africa during the DACCIWA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0117.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.473-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-473-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319065v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01981087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal cycle of coastal anthropogenic pollutant transport over southern West Africa during the DACCIWA campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Implementation of Aerosol-Cloud Interaction within WRF-CHIMERE Online Coupled Model: Evaluation and Investigation of the Indirect Radiative Effect from Anthropogenic Emission Reduction on the Benelux Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tuccella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+                <w:t xml:space="preserve">Dimitry Khvorostyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.473-497. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-473-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos10010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01981087v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01979090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagged effects of the Mistral wind on heavy precipitation through ocean-atmosphere coupling in the region of Valencia (Spain)</w:t>
               </w:r>
@@ -2438,77 +2438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
@@ -2546,77 +2546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol indirect effects on summer precipitation in a regional climate model for the Euro-Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (2), pp.321-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,925 +2644,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An evaluation of the CHIMERE chemistry transport model to simulate dust outbreaks across the Northern hemisphere in march 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Omrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Augustin Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
+                <w:t xml:space="preserve">Mo Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.680 - 689. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.art. 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos8120251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01395117v1</w:t>
+                <w:t xml:space="preserve">ineris-01863247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the CHIMERE chemistry transport model to simulate dust outbreaks across the Northern hemisphere in march 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An alternative way to evaluate chemistry-transport model variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Colette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mo Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos8120251⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-1199-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863247v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative way to evaluate chemistry-transport model variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHIMERE-2017 : from urban to hemispheric chemistry-transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Augustin Colette</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khvorostyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Valari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.1199-1208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-1199-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.2397-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-2397-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863165v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIMERE-2017 : from urban to hemispheric chemistry-transport modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Khvorostyanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.680 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-2397-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863164v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01395117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01152451v1</w:t>
+                <w:t xml:space="preserve">insu-01242008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of submonthly air-sea coupling on heavy precipitation events in the Western Mediterranean basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+                <w:t xml:space="preserve">Cyclone contribution to the Mediterranean Sea water budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.913-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qj.2717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242008v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01152451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations and regional modeling of aerosol optical properties, speciation and size distribution over Northern Africa and western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.12961-12982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3890,77 +3890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
@@ -4126,291 +4126,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of the Meteorological Conditions Favourable to Radiative Fog Formation During the 2011 ParisFog Campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-013-9875-1⟩</w:t>
+              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087720v1</w:t>
+                <w:t xml:space="preserve">hal-01130284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior history of Mistral and Tramontane winds modulates heavy precipitation events in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Berthou</w:t>
+                <w:t xml:space="preserve">Predictability of the Meteorological Conditions Favourable to Radiative Fog Formation During the 2011 ParisFog Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Elias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.277-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3402/tellusa.v66.24064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-013-9875-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130284v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial mountain torques and cold surge preconditioning</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05239275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6273-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Mallios" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5641-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3645-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5431-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04107228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1119-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6781-2021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02976016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5707-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4681-2020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140426" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03030470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01979090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10010020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0117.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01981087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-473-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1199-2017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2397-2017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12961-2016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6159-2015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-013-9875-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jas3382.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00598530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05239275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6273-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3645-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5431-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Mallios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5641-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04107228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1119-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6781-2021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02976016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5707-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4681-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03030470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0117.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01981087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-473-2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01979090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10010020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1199-2017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2397-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12961-2016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6159-2015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-013-9875-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jas3382.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00598530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>