--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1104,542 +1104,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03461902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for vertical transport in chemistry-transport models: application to the case of the Mount Etna eruption on March 18, 2012 with CHIMERE v2017r4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soccer games and record-breaking PM 2.5 pollution events in Santiago, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lapere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Huneeus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5707-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4681 - 4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4681-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976016v1</w:t>
+                <w:t xml:space="preserve">hal-02996166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soccer games and record-breaking PM 2.5 pollution events in Santiago, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lapere</w:t>
+                <w:t xml:space="preserve">New strategies for vertical transport in chemistry-transport models: application to the case of the Mount Etna eruption on March 18, 2012 with CHIMERE v2017r4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mailler</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Huneeus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pasquale Sellitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.4681 - 4694. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.5707-5723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4681-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5707-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996166v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lightning NOx Emissions on Atmospheric Composition and Meteorology in Africa and Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11101128⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011625v1</w:t>
+                <w:t xml:space="preserve">insu-02881534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How warmer and drier will the Mediterranean region be at the end of the twenty-first century?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Impact of Lightning NOx Emissions on Atmospheric Composition and Meteorology in Africa and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pennel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.78. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01659-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11101128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02881534v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lockdown measures to combat Covid-19 on air quality over western Europe</w:t>
               </w:r>
@@ -2438,77 +2438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (3), pp.969-983. </w:t>
@@ -2546,77 +2546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol indirect effects on summer precipitation in a regional climate model for the Euro-Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (2), pp.321-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3065,77 +3065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of wind energy resource and production over the North Western Mediterranean Sea: Sensitivity to air-sea interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lebeaupin-Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3224,77 +3224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142 (S1), pp.453-471. </w:t>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Flaounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Di Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (11), pp.6159-6182. </w:t>
@@ -3890,77 +3890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 141 (686), pp.258-271. </w:t>
@@ -4158,77 +4158,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arsouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.24064. </w:t>
@@ -4759,51 +4759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05239275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6273-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3645-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5431-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Mallios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5641-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04107228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1119-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6781-2021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02976016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5707-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4681-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03030470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0117.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01981087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-473-2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01979090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10010020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1199-2017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2397-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12961-2016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6159-2015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-013-9875-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jas3382.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00598530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05239275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Ghosh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mailler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6273-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3645-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pennel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5431-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04727831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Mallios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5641-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04107228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1119-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04249947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020224" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03197709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lapere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03461902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6781-2021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huneeus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4681-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02976016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Sellitto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5707-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01659-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101128" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lapere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060565" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03030470v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Huneeus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0117.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01981087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-473-2019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01979090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10010020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01318086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Berthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3153-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-36-321-2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Dan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8120251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1199-2017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Valari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2397-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01395117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Omrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebeaupin-Brossier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXM4PVK5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2717" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01152451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Flaounas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Di Luca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2622-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-12961-2016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6159-2015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2355" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.24064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-013-9875-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jas3382.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00598530v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>