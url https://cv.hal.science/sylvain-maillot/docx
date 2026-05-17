--- v0 (2026-04-24)
+++ v1 (2026-05-17)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -268,1135 +268,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open 3-manifolds which are connected sums of closed ones</w:t>
+                <w:t xml:space="preserve">Deforming 3-manifolds of bounded geometry and uniformly positive scalar curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Coda Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462552v1</w:t>
+                <w:t xml:space="preserve">hal-01628796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforming 3-manifolds of bounded geometry and uniformly positive scalar curvature</w:t>
+                <w:t xml:space="preserve">Weak collapsing and geometrisation of aspherical 3-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Porti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...138 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of open surfaces with algorithmically solvable homeomorphism problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open 3-manifolds which are connected sums of closed ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michigan Mathematical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1209.2818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (06), pp.1743-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S179352532550030X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529301v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-ended 3-manifolds without locally finite toric decompositions</w:t>
+                <w:t xml:space="preserve">A class of open surfaces with algorithmically solvable homeomorphism problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti dell'Istituto di Matematica dell'Universita di Trieste: an International Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.05015⟩</w:t>
+              <w:t xml:space="preserve">Michigan Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1209.2818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997660v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforming 3-manifolds of bounded geometry and uniformly positive scalar curvature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-ended 3-manifolds without locally finite toric decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando C Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/jems/1008⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti dell'Istituto di Matematica dell'Universita di Trieste: an International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.05015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945317v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjecture de Hilbert-Smith en dimension 3 [d'après J. Pardon]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deforming 3-manifolds of bounded geometry and uniformly positive scalar curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando C Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asterisque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24033/ast.1020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.153 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/jems/1008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088191v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long time behaviour of Ricci flow on open 3-manifolds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjecture de Hilbert-Smith en dimension 3 [d'après J. Pardon]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/CMH/357⟩</w:t>
+              <w:t xml:space="preserve">Asterisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 390, 65–75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/ast.1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730466v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci flow on open 3-manifolds and positive scalar curvature</w:t>
+                <w:t xml:space="preserve">Long time behaviour of Ricci flow on open 3-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometry and Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/gt.2011.15.927⟩</w:t>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (2), pp.377-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445607v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsing irreducible 3-manifolds with nontrivial fundamental group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ricci flow on open 3-manifolds and positive scalar curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00222-009-0222-6⟩</w:t>
+              <w:t xml:space="preserve">Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.927-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/gt.2011.15.927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00796507v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collapsing irreducible 3-manifolds with nontrivial fundamental group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Porti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (2), pp.435-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-009-0222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale conformal rigidity in dimension three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Annalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 337, pp.613-630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-006-0049-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1406,381 +1422,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 1)</w:t>
+                <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bastien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">medihal-01797965v1</w:t>
+                <w:t xml:space="preserve">medihal-01347126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 3)</w:t>
+                <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01347126v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01347129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 4)</w:t>
+                <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01347129v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01797965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maillot - An introduction to open 3-manifolds (Part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01347124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1790,51 +1806,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrisation of 3-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1843,90 +1859,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boileau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Mathematical Society, pp.237, 2010, EMS Tracts in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1936,98 +1952,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés hyperboliques de petit volume (d'après D. Gabai, R. Meyerhoff, P. Milley...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bourbaki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2037,91 +2053,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décompositions géométriques des variétés de dimension 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00338364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2131,114 +2147,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-isométries, groupes de surfaces et orbifolds fibrés de Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paul Sabatier - Toulouse III, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2385,51 +2401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Buzano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1209.2818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.05015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-006-0049-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342321v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Buzano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179352532550030X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1209.2818" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.05015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/jems/1008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-006-0049-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01797965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01347124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>