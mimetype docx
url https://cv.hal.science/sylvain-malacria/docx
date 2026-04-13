--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Malacria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Dynamic Peephole Pointing using Coupled and Decoupled Target Acquisition on Single and Multiple Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs 2025 - Augmented Humans International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further testing the performance of ExposeHK in CommandMaps-like interfaces and a semi-realistic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Adding Visual Signifiers in Animated Transitions Improve Interaction Discoverability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalent Circuit Model for 2D Embroidery Using Conductive Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Matulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Wearable Computing (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Espoo, Finland. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715071.3750414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Avellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Simultaneous Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectGPT: A Direct Manipulation Interface to Interact with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Mismatches: Investigating the Frictions due to Interface Differences when Following Software Video Tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. pp.1942 - 1955, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643834.3661511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChartDetective: Easy and Accurate Interactive Data Extraction from Complex Vector Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Visual Signifier Characteristics to Improve the Perception of Affordances of In-Place Touch Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Intended Use on Targeting in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Constant Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2023 - Conference on Proceedings of Graphics Interface (GI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charagraph: Interactive Generation of Charts for Realtime Annotation of Data-Rich Paragraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statslator: Interactive Translation of NHST and Estimation Statistics Reporting Styles in Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, San Francisco CA, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3586183.3606762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la taille des sphères virtuelles de contrôle sur les rotations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Applicability of Hardware-independent Pointing Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiza Hanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472749.3474767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Illustration Taxonomy: Classification of Styles and Techniques for Visually Representing Interaction Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Interferences: Implications of Last-Instant System State Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (previously Minneapolis, Minnesota), United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is that Feature? Designing for Cross-Device Software Learnability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessalyn Alvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmit K Chilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Necessity of Delay in Marking Menu Invocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - Proceedings of the Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: Bringing Interactivity to Static Digital Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyowon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse: Using 3D Models Staging to Facilitate the Creation of Vector-based Trace Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.496-516, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, Usage and Discovery of Swipe-revealed Hidden Widgets in iOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ke Cheng Pong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - Proceedings of the ACM Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing at a Distance with Everyday Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaishav Siddhpuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Frequency Accelerometer and Mouse to Compensate for End-to-end Latency in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IconHK: Using Toolbar Button Icons to Communicate Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceEdge: Controlling Autoscroll on Both Desktop and Mobile Computers Using the Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la force sur pavés tactiles pour le défilement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.264-270, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidharth Sahdev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InspectorWidget: a System to Analyze Users Behaviors in Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'16 Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2892388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habito News: A Research Tool to Investigate Mobile News Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.598--598, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786567.2792896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpotPad, LociPad, ChordPad & InOutPad : Exploration de l'interaction gestuelle sur pavé tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berthellemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a4, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mobile news reading interactions for news app personalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhagen, Denmark. pp.6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785830.2785860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Command Selection on Tablets with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2617-2626, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillometers: Reflective Widgets that Motivate and Help Users to Improve Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MenuInspector : Outil pour l'analyse des menus et cas d' étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Hotkey Use through Rehearsal with ExposeHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.573-582, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness and Performance of Spatially Consistent Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.3139, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented letters: mnemonic gesture-based shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Scrolling Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flick-and-Brake: Finger Control over Inertial/Sustained Scroll Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Extended Abstracts (ACM Conference on Human Factors in Computing Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.2281-2286, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch-free panning and integrated pan-zoom control on touch-sensitive surfaces: The CycloStar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, France. pp.2615, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note : Classe augmentée et Stylo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Caractérisation du Stylo Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.177, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Practices, Challenges, and Design Implications for Citation Foraging, Management, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-Independent Tactile Design Using Different Embroidery Stitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Kamezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3721168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-HCI: First Workshop on Meta-Research in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Oppenlaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifidgets : What you see is what widget !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboMouse: End-to-end Latency Compensation in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3186542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser tout le potentiel de nos écrans connectés [podcast et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/v5c0-mj08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUI Behaviors to Minimize Pointing-based Interaction Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying and differentiating discoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2364606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified and Efficient Command Selection Mechanism for Touch-Based Devices Using Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angad Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design, use, and performance of edge-scrolling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.58 - 76. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion apps for information-rich television programmes: representation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Anstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-015-0867-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Novice to Expert Transitions in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why interaction methods should be exposed and recognizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04273407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 35, 2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_19-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Interactivity to Research Papers and Presentations with Chameleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2020), Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Honolulu HI USA, France. ACM, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3383173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept mapping second screens to augment understanding of science on television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Interactive Content Consumption at TVX’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newcastle, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WatchIt: Simple Gestures for Interacting with a Watchstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2012), Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, France. ACM Press, pp.1467, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2212489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Malacria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Dynamic Peephole Pointing using Coupled and Decoupled Target Acquisition on Single and Multiple Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs 2025 - Augmented Humans International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further testing the performance of ExposeHK in CommandMaps-like interfaces and a semi-realistic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalent Circuit Model for 2D Embroidery Using Conductive Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Matulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Wearable Computing (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Espoo, Finland. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715071.3750414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Adding Visual Signifiers in Animated Transitions Improve Interaction Discoverability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Avellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Simultaneous Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectGPT: A Direct Manipulation Interface to Interact with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Mismatches: Investigating the Frictions due to Interface Differences when Following Software Video Tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. pp.1942 - 1955, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643834.3661511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChartDetective: Easy and Accurate Interactive Data Extraction from Complex Vector Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Visual Signifier Characteristics to Improve the Perception of Affordances of In-Place Touch Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charagraph: Interactive Generation of Charts for Realtime Annotation of Data-Rich Paragraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Intended Use on Targeting in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Constant Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2023 - Conference on Proceedings of Graphics Interface (GI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statslator: Interactive Translation of NHST and Estimation Statistics Reporting Styles in Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, San Francisco CA, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3586183.3606762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la taille des sphères virtuelles de contrôle sur les rotations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Illustration Taxonomy: Classification of Styles and Techniques for Visually Representing Interaction Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Applicability of Hardware-independent Pointing Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiza Hanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472749.3474767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Interferences: Implications of Last-Instant System State Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (previously Minneapolis, Minnesota), United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is that Feature? Designing for Cross-Device Software Learnability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessalyn Alvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmit K Chilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Necessity of Delay in Marking Menu Invocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - Proceedings of the Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: Bringing Interactivity to Static Digital Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyowon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse: Using 3D Models Staging to Facilitate the Creation of Vector-based Trace Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.496-516, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, Usage and Discovery of Swipe-revealed Hidden Widgets in iOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ke Cheng Pong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - Proceedings of the ACM Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing at a Distance with Everyday Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaishav Siddhpuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Frequency Accelerometer and Mouse to Compensate for End-to-end Latency in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IconHK: Using Toolbar Button Icons to Communicate Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceEdge: Controlling Autoscroll on Both Desktop and Mobile Computers Using the Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la force sur pavés tactiles pour le défilement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.264-270, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidharth Sahdev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InspectorWidget: a System to Analyze Users Behaviors in Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'16 Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2892388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habito News: A Research Tool to Investigate Mobile News Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.598--598, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786567.2792896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpotPad, LociPad, ChordPad & InOutPad : Exploration de l'interaction gestuelle sur pavé tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berthellemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a4, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mobile news reading interactions for news app personalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhagen, Denmark. pp.6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785830.2785860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Command Selection on Tablets with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2617-2626, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillometers: Reflective Widgets that Motivate and Help Users to Improve Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MenuInspector : Outil pour l'analyse des menus et cas d' étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Hotkey Use through Rehearsal with ExposeHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.573-582, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness and Performance of Spatially Consistent Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.3139, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented letters: mnemonic gesture-based shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Scrolling Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flick-and-Brake: Finger Control over Inertial/Sustained Scroll Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Extended Abstracts (ACM Conference on Human Factors in Computing Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.2281-2286, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch-free panning and integrated pan-zoom control on touch-sensitive surfaces: The CycloStar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, France. pp.2615, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note : Classe augmentée et Stylo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Caractérisation du Stylo Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.177, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Practices, Challenges, and Design Implications for Citation Foraging, Management, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-Independent Tactile Design Using Different Embroidery Stitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Kamezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3721168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-HCI: First Workshop on Meta-Research in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Oppenlaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifidgets : What you see is what widget !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboMouse: End-to-end Latency Compensation in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3186542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser tout le potentiel de nos écrans connectés [podcast et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/v5c0-mj08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUI Behaviors to Minimize Pointing-based Interaction Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying and differentiating discoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2364606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified and Efficient Command Selection Mechanism for Touch-Based Devices Using Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angad Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design, use, and performance of edge-scrolling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.58 - 76. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion apps for information-rich television programmes: representation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Anstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-015-0867-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Novice to Expert Transitions in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why interaction methods should be exposed and recognizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04273407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 35, 2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_19-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Interactivity to Research Papers and Presentations with Chameleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2020), Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Honolulu HI USA, France. ACM, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3383173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept mapping second screens to augment understanding of science on television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Interactive Content Consumption at TVX’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newcastle, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WatchIt: Simple Gestures for Interacting with a Watchstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2012), Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, France. ACM Press, pp.1467, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2212489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05004363v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713914" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Shinoda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matulic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yatani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715071.3750414" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193358v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Constant Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581091" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Marquardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445586" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02824512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Alvina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bunt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit K Chilana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ke Cheng Pong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Constantinides" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786567.2792896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218582v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthellemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cayez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ajem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785830.2785860" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Scarr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Olson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501996" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877299v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534917" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470735" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481321" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00705430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baglioni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512749" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Fang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719883" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Kamezaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3721168" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Oppenlaender" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706723" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043346v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186542" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v5c0-mj08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2364606" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angad Srivastava" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Perrault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476510" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anstead" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-015-0867-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02874746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04273407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545839v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_19-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383173" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Halpin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2212489" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Shinoda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matulic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yatani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715071.3750414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05004363v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193358v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Constant Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Marquardt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02824512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Alvina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bunt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit K Chilana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ke Cheng Pong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Constantinides" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786567.2792896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218582v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthellemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cayez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ajem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785830.2785860" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Scarr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Olson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501996" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877299v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534917" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470735" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481321" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00705430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baglioni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512749" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Fang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719883" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Kamezaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3721168" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Oppenlaender" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706723" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043346v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186542" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v5c0-mj08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2364606" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angad Srivastava" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Perrault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476510" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anstead" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-015-0867-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02874746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04273407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545839v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_19-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383173" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Halpin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2212489" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>