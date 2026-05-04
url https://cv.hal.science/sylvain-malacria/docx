--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Malacria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Dynamic Peephole Pointing using Coupled and Decoupled Target Acquisition on Single and Multiple Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs 2025 - Augmented Humans International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further testing the performance of ExposeHK in CommandMaps-like interfaces and a semi-realistic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalent Circuit Model for 2D Embroidery Using Conductive Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Matulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Wearable Computing (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Espoo, Finland. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715071.3750414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Adding Visual Signifiers in Animated Transitions Improve Interaction Discoverability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Avellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Simultaneous Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectGPT: A Direct Manipulation Interface to Interact with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Mismatches: Investigating the Frictions due to Interface Differences when Following Software Video Tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. pp.1942 - 1955, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643834.3661511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChartDetective: Easy and Accurate Interactive Data Extraction from Complex Vector Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Visual Signifier Characteristics to Improve the Perception of Affordances of In-Place Touch Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charagraph: Interactive Generation of Charts for Realtime Annotation of Data-Rich Paragraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Intended Use on Targeting in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Constant Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2023 - Conference on Proceedings of Graphics Interface (GI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statslator: Interactive Translation of NHST and Estimation Statistics Reporting Styles in Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, San Francisco CA, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3586183.3606762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la taille des sphères virtuelles de contrôle sur les rotations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Illustration Taxonomy: Classification of Styles and Techniques for Visually Representing Interaction Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Applicability of Hardware-independent Pointing Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiza Hanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472749.3474767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Interferences: Implications of Last-Instant System State Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (previously Minneapolis, Minnesota), United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is that Feature? Designing for Cross-Device Software Learnability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessalyn Alvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmit K Chilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Necessity of Delay in Marking Menu Invocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - Proceedings of the Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: Bringing Interactivity to Static Digital Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyowon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse: Using 3D Models Staging to Facilitate the Creation of Vector-based Trace Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.496-516, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, Usage and Discovery of Swipe-revealed Hidden Widgets in iOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ke Cheng Pong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - Proceedings of the ACM Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing at a Distance with Everyday Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaishav Siddhpuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Frequency Accelerometer and Mouse to Compensate for End-to-end Latency in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IconHK: Using Toolbar Button Icons to Communicate Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceEdge: Controlling Autoscroll on Both Desktop and Mobile Computers Using the Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la force sur pavés tactiles pour le défilement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.264-270, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidharth Sahdev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InspectorWidget: a System to Analyze Users Behaviors in Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'16 Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2892388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habito News: A Research Tool to Investigate Mobile News Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.598--598, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786567.2792896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpotPad, LociPad, ChordPad & InOutPad : Exploration de l'interaction gestuelle sur pavé tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berthellemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a4, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mobile news reading interactions for news app personalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhagen, Denmark. pp.6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785830.2785860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Command Selection on Tablets with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2617-2626, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillometers: Reflective Widgets that Motivate and Help Users to Improve Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MenuInspector : Outil pour l'analyse des menus et cas d' étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Hotkey Use through Rehearsal with ExposeHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.573-582, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness and Performance of Spatially Consistent Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.3139, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented letters: mnemonic gesture-based shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Scrolling Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flick-and-Brake: Finger Control over Inertial/Sustained Scroll Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Extended Abstracts (ACM Conference on Human Factors in Computing Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.2281-2286, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch-free panning and integrated pan-zoom control on touch-sensitive surfaces: The CycloStar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, France. pp.2615, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note : Classe augmentée et Stylo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Caractérisation du Stylo Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.177, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Practices, Challenges, and Design Implications for Citation Foraging, Management, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-Independent Tactile Design Using Different Embroidery Stitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Kamezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3721168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-HCI: First Workshop on Meta-Research in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Oppenlaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifidgets : What you see is what widget !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboMouse: End-to-end Latency Compensation in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3186542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser tout le potentiel de nos écrans connectés [podcast et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/v5c0-mj08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUI Behaviors to Minimize Pointing-based Interaction Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying and differentiating discoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2364606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified and Efficient Command Selection Mechanism for Touch-Based Devices Using Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angad Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design, use, and performance of edge-scrolling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.58 - 76. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion apps for information-rich television programmes: representation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Anstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-015-0867-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Novice to Expert Transitions in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why interaction methods should be exposed and recognizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04273407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 35, 2022, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_19-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Interactivity to Research Papers and Presentations with Chameleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2020), Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Honolulu HI USA, France. ACM, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3383173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept mapping second screens to augment understanding of science on television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Interactive Content Consumption at TVX’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newcastle, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WatchIt: Simple Gestures for Interacting with a Watchstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2012), Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, France. ACM Press, pp.1467, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2212489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Malacria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Dis/Similarities: Investigating Characteristics Influencing Perceived Differences Between GUIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3790718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based In-situ Thought Exchanges for Critical Paper Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Lan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Fang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 ACM Conference on Intelligent User Interfaces (IUI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2026, Limassol, Cyprus. pp.45-66, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742413.3789069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Dynamic Peephole Pointing using Coupled and Decoupled Target Acquisition on Single and Multiple Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs 2025 - Augmented Humans International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further testing the performance of ExposeHK in CommandMaps-like interfaces and a semi-realistic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalent Circuit Model for 2D Embroidery Using Conductive Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Matulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Wearable Computing (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Espoo, Finland. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715071.3750414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Adding Visual Signifiers in Animated Transitions Improve Interaction Discoverability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Avellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Mismatches: Investigating the Frictions due to Interface Differences when Following Software Video Tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. pp.1942 - 1955, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643834.3661511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Simultaneous Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectGPT: A Direct Manipulation Interface to Interact with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChartDetective: Easy and Accurate Interactive Data Extraction from Complex Vector Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Visual Signifier Characteristics to Improve the Perception of Affordances of In-Place Touch Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Intended Use on Targeting in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Constant Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2023 - Conference on Proceedings of Graphics Interface (GI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charagraph: Interactive Generation of Charts for Realtime Annotation of Data-Rich Paragraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statslator: Interactive Translation of NHST and Estimation Statistics Reporting Styles in Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, San Francisco CA, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3586183.3606762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la taille des sphères virtuelles de contrôle sur les rotations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Illustration Taxonomy: Classification of Styles and Techniques for Visually Representing Interaction Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Applicability of Hardware-independent Pointing Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiza Hanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472749.3474767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Interferences: Implications of Last-Instant System State Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (previously Minneapolis, Minnesota), United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is that Feature? Designing for Cross-Device Software Learnability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessalyn Alvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmit K Chilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Necessity of Delay in Marking Menu Invocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - Proceedings of the Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: Bringing Interactivity to Static Digital Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyowon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse: Using 3D Models Staging to Facilitate the Creation of Vector-based Trace Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.496-516, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, Usage and Discovery of Swipe-revealed Hidden Widgets in iOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ke Cheng Pong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - Proceedings of the ACM Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Frequency Accelerometer and Mouse to Compensate for End-to-end Latency in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing at a Distance with Everyday Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaishav Siddhpuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IconHK: Using Toolbar Button Icons to Communicate Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceEdge: Controlling Autoscroll on Both Desktop and Mobile Computers Using the Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la force sur pavés tactiles pour le défilement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.264-270, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidharth Sahdev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InspectorWidget: a System to Analyze Users Behaviors in Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'16 Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2892388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habito News: A Research Tool to Investigate Mobile News Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.598--598, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786567.2792896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpotPad, LociPad, ChordPad & InOutPad : Exploration de l'interaction gestuelle sur pavé tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berthellemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a4, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mobile news reading interactions for news app personalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhagen, Denmark. pp.6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785830.2785860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Command Selection on Tablets with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2617-2626, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MenuInspector : Outil pour l'analyse des menus et cas d' étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Hotkey Use through Rehearsal with ExposeHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.573-582, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillometers: Reflective Widgets that Motivate and Help Users to Improve Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness and Performance of Spatially Consistent Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.3139, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented letters: mnemonic gesture-based shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Scrolling Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flick-and-Brake: Finger Control over Inertial/Sustained Scroll Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Extended Abstracts (ACM Conference on Human Factors in Computing Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.2281-2286, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch-free panning and integrated pan-zoom control on touch-sensitive surfaces: The CycloStar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, France. pp.2615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note : Classe augmentée et Stylo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Caractérisation du Stylo Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.177, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Practices, Challenges, and Design Implications for Citation Foraging, Management, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-Independent Tactile Design Using Different Embroidery Stitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Kamezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3721168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-HCI: First Workshop on Meta-Research in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Oppenlaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifidgets : What you see is what widget !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboMouse: End-to-end Latency Compensation in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3186542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser tout le potentiel de nos écrans connectés [podcast et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/v5c0-mj08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUI Behaviors to Minimize Pointing-based Interaction Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying and differentiating discoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2364606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified and Efficient Command Selection Mechanism for Touch-Based Devices Using Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angad Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design, use, and performance of edge-scrolling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.58 - 76. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion apps for information-rich television programmes: representation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Anstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-015-0867-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Novice to Expert Transitions in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why interaction methods should be exposed and recognizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04273407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 35, 2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_19-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Interactivity to Research Papers and Presentations with Chameleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2020), Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Honolulu HI USA, France. ACM, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3383173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept mapping second screens to augment understanding of science on television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Interactive Content Consumption at TVX’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newcastle, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WatchIt: Simple Gestures for Interacting with a Watchstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2012), Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, France. ACM Press, pp.1467, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2212489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harrison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Shinoda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matulic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yatani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715071.3750414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05004363v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676523" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193358v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Constant Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Marquardt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02824512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Alvina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bunt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit K Chilana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395506" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376559" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ke Cheng Pong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892388" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Constantinides" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786567.2792896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218582v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthellemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cayez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ajem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785830.2785860" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Scarr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Olson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501996" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877299v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534917" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470735" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466430" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481321" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00705430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baglioni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979853" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512749" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Fang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719883" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Kamezaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3721168" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Oppenlaender" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706723" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043346v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186542" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v5c0-mj08" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2364606" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angad Srivastava" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Perrault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476510" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anstead" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-015-0867-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02874746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04273407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545839v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_19-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383173" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Halpin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2212489" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Lan Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Fang Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742413.3789069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Shinoda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yatani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715071.3750414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05004363v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642462" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193358v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604257" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Constant Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581091" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Marquardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02824512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Alvina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bunt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit K Chilana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ke Cheng Pong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174183" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025595" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025605" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Constantinides" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786567.2792896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218582v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthellemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cayez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ajem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820623" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785830.2785860" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Scarr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Olson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557136" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877299v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534917" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470735" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501996" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466430" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00705430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baglioni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979853" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753724" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719883" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Kamezaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3721168" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Oppenlaender" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706723" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043346v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186542" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700361v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v5c0-mj08" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2364606" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angad Srivastava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Perrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476510" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anstead" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-015-0867-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02874746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04273407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545839v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_19-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383173" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Halpin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2212489" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>