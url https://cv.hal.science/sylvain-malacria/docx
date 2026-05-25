--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Malacria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Dis/Similarities: Investigating Characteristics Influencing Perceived Differences Between GUIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3790718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based In-situ Thought Exchanges for Critical Paper Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Lan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Fang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 ACM Conference on Intelligent User Interfaces (IUI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2026, Limassol, Cyprus. pp.45-66, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742413.3789069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Dynamic Peephole Pointing using Coupled and Decoupled Target Acquisition on Single and Multiple Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs 2025 - Augmented Humans International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further testing the performance of ExposeHK in CommandMaps-like interfaces and a semi-realistic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalent Circuit Model for 2D Embroidery Using Conductive Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Matulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Wearable Computing (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Espoo, Finland. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715071.3750414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Adding Visual Signifiers in Animated Transitions Improve Interaction Discoverability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Avellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Mismatches: Investigating the Frictions due to Interface Differences when Following Software Video Tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. pp.1942 - 1955, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643834.3661511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Simultaneous Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectGPT: A Direct Manipulation Interface to Interact with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChartDetective: Easy and Accurate Interactive Data Extraction from Complex Vector Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Visual Signifier Characteristics to Improve the Perception of Affordances of In-Place Touch Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Intended Use on Targeting in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Constant Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2023 - Conference on Proceedings of Graphics Interface (GI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charagraph: Interactive Generation of Charts for Realtime Annotation of Data-Rich Paragraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statslator: Interactive Translation of NHST and Estimation Statistics Reporting Styles in Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, San Francisco CA, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3586183.3606762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la taille des sphères virtuelles de contrôle sur les rotations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Illustration Taxonomy: Classification of Styles and Techniques for Visually Representing Interaction Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Applicability of Hardware-independent Pointing Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiza Hanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472749.3474767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Interferences: Implications of Last-Instant System State Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (previously Minneapolis, Minnesota), United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is that Feature? Designing for Cross-Device Software Learnability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessalyn Alvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmit K Chilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Necessity of Delay in Marking Menu Invocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - Proceedings of the Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: Bringing Interactivity to Static Digital Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyowon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse: Using 3D Models Staging to Facilitate the Creation of Vector-based Trace Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.496-516, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, Usage and Discovery of Swipe-revealed Hidden Widgets in iOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ke Cheng Pong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - Proceedings of the ACM Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Frequency Accelerometer and Mouse to Compensate for End-to-end Latency in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing at a Distance with Everyday Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaishav Siddhpuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IconHK: Using Toolbar Button Icons to Communicate Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceEdge: Controlling Autoscroll on Both Desktop and Mobile Computers Using the Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la force sur pavés tactiles pour le défilement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.264-270, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidharth Sahdev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InspectorWidget: a System to Analyze Users Behaviors in Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'16 Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2892388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habito News: A Research Tool to Investigate Mobile News Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.598--598, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786567.2792896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpotPad, LociPad, ChordPad & InOutPad : Exploration de l'interaction gestuelle sur pavé tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berthellemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a4, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mobile news reading interactions for news app personalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhagen, Denmark. pp.6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785830.2785860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Command Selection on Tablets with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2617-2626, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MenuInspector : Outil pour l'analyse des menus et cas d' étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Hotkey Use through Rehearsal with ExposeHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.573-582, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillometers: Reflective Widgets that Motivate and Help Users to Improve Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness and Performance of Spatially Consistent Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.3139, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented letters: mnemonic gesture-based shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Scrolling Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flick-and-Brake: Finger Control over Inertial/Sustained Scroll Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Extended Abstracts (ACM Conference on Human Factors in Computing Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.2281-2286, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch-free panning and integrated pan-zoom control on touch-sensitive surfaces: The CycloStar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, France. pp.2615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note : Classe augmentée et Stylo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Caractérisation du Stylo Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.177, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Practices, Challenges, and Design Implications for Citation Foraging, Management, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-Independent Tactile Design Using Different Embroidery Stitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Kamezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3721168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-HCI: First Workshop on Meta-Research in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Oppenlaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifidgets : What you see is what widget !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboMouse: End-to-end Latency Compensation in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3186542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser tout le potentiel de nos écrans connectés [podcast et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/v5c0-mj08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUI Behaviors to Minimize Pointing-based Interaction Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying and differentiating discoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2364606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified and Efficient Command Selection Mechanism for Touch-Based Devices Using Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angad Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design, use, and performance of edge-scrolling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.58 - 76. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion apps for information-rich television programmes: representation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Anstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-015-0867-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Novice to Expert Transitions in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why interaction methods should be exposed and recognizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04273407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 35, 2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_19-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Interactivity to Research Papers and Presentations with Chameleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2020), Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Honolulu HI USA, France. ACM, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3383173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept mapping second screens to augment understanding of science on television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Interactive Content Consumption at TVX’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newcastle, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WatchIt: Simple Gestures for Interacting with a Watchstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2012), Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, France. ACM Press, pp.1467, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2212489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Malacria </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Dis/Similarities: Investigating Characteristics Influencing Perceived Differences Between GUIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3790718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Single-Handed Microgesture Scrolling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2026 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3772318.3791215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based In-situ Thought Exchanges for Critical Paper Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Lan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Fang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 ACM Conference on Intelligent User Interfaces (IUI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Jul 2026, Limassol, Cyprus. pp.45-66, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742413.3789069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further testing the performance of ExposeHK in CommandMaps-like interfaces and a semi-realistic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2025 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Dynamic Peephole Pointing using Coupled and Decoupled Target Acquisition on Single and Multiple Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHs 2025 - Augmented Humans International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalent Circuit Model for 2D Embroidery Using Conductive Threads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Matulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Wearable Computing (ISWC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Espoo, Finland. pp.9-15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715071.3750414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Adding Visual Signifiers in Animated Transitions Improve Interaction Discoverability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2025 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706598.3713914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Avellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying and Leveraging Uncertain and Imprecise Answers in Multiple Choice Questionnaires for Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Humain-Machine (IHM 2024),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450130v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial Mismatches: Investigating the Frictions due to Interface Differences when Following Software Video Tutorials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. pp.1942 - 1955, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643834.3661511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Perception of Vibrotactile Haptic Cues on the Finger, Hand and Forearm for Representing Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliac Lavenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bellevue, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Simultaneous Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DirectGPT: A Direct Manipulation Interface to Interact with Large Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, May 2024, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3613904.3642462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Visual Signifier Characteristics to Improve the Perception of Affordances of In-Place Touch Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193358v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChartDetective: Easy and Accurate Interactive Data Extraction from Complex Vector Charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Visual Representation of Microgestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Mobile Human-Computer Interaction (MobileHCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Effects of Intended Use on Targeting in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Constant Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2023 - Conference on Proceedings of Graphics Interface (GI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charagraph: Interactive Generation of Charts for Realtime Annotation of Data-Rich Paragraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2023 - ACM Conference on Human Factors in Computing Systems (CHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Apr 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Preference and Performance using Tagging and Browsing for Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 ACM CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3580926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statslator: Interactive Translation of NHST and Estimation Statistics Reporting Styles in Scientific Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, San Francisco CA, United States. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3586183.3606762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la taille des sphères virtuelles de contrôle sur les rotations 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Apr 2022, Namur, Belgique. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3500866.3516370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Illustration Taxonomy: Classification of Styles and Techniques for Visually Representing Interaction Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Applicability of Hardware-independent Pointing Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raiza Hanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3472749.3474767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Interferences: Implications of Last-Instant System State Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on User Interface Software and Technology (UIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual (previously Minneapolis, Minnesota), United States. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379337.3415883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is that Feature? Designing for Cross-Device Software Learnability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessalyn Alvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmit K Chilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Designing Interactive Systems (DIS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3357236.3395506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Necessity of Delay in Marking Menu Invocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - Proceedings of the Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: Bringing Interactivity to Static Digital Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2020 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Performance and Usage of Input Methods for Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyowon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Oldenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379503.3403552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640772v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness, Usage and Discovery of Swipe-revealed Hidden Widgets in iOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ke Cheng Pong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - Proceedings of the ACM Conference on Interactive Surfaces and Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse: Using 3D Models Staging to Facilitate the Creation of Vector-based Trace Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.496-516, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Error Aversion to Support Novice-to-Expert Transitions with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.1:1-10, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366550.3372247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Frequency Accelerometer and Mouse to Compensate for End-to-end Latency in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Discoverability and Expert Performance in Force-Sensitive Text Selection for Touch Devices with Mode Gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2018 - ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal, Canada. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3174051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointing at a Distance with Everyday Smart Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaishav Siddhpuria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Transient Gestures to Improve Pan and Zoom on Touch Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Avery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IconHK: Using Toolbar Button Icons to Communicate Keyboard Shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Giannisakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuated Peripherals as Tangibles in Desktop Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Tangible Interaction Studio (ETIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ForceEdge: Controlling Autoscroll on Both Desktop and Mobile Computers Using the Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems (CHI '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhichFingers: Identifying Fingers on Touch Surfaces and Keyboards using Vibration Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2017 - 30th ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Québec, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3126594.3126619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la force sur pavés tactiles pour le défilement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.264-270, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de terrain sur l'utilisation des pavés tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivingDesktop: Augmenting Desktop Workstation with Actuated Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidharth Sahdev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, CA, United States. pp.5298 - 5310, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InspectorWidget: a System to Analyze Users Behaviors in Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'16 Extended Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851581.2892388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habito News: A Research Tool to Investigate Mobile News Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhague, Denmark. pp.598--598, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2786567.2792896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpotPad, LociPad, ChordPad & InOutPad : Exploration de l'interaction gestuelle sur pavé tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berthellemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ajem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a4, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mobile news reading interactions for news app personalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Constantinides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Copenhagen, Denmark. pp.6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2785830.2785860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster Command Selection on Tablets with FastTap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.2617-2626, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556288.2557136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl : Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.38-47, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2670444.2670447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MenuInspector : Outil pour l'analyse des menus et cas d' étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Hotkey Use through Rehearsal with ExposeHK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.573-582, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2470735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillometers: Reflective Widgets that Motivate and Help Users to Improve Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovi Grossman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.321-330, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Robustness and Performance of Spatially Consistent Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. pp.3139, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2466430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented letters: mnemonic gesture-based shortcuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Eagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2470654.2481321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch Scrolling Transfer Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.61-70, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501988.2501995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-Notebook: Augmenting Mobile Devices with Interactive Paper for Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference on Advanced Visual Interfaces (AVI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Capri, Italy. pp.733-736, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2254556.2254696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flick-and-Brake: Finger Control over Inertial/Sustained Scroll Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI Extended Abstracts (ACM Conference on Human Factors in Computing Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.2281-2286, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1979742.1979853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note: Capture the Class and Access it Everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP Conference on Human-Computer Interaction (Interact 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbonne, Portugal. pp.643-660, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23774-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch-free panning and integrated pan-zoom control on touch-sensitive surfaces: The CycloStar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Atlanta, France. pp.2615, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1753326.1753724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Note : Classe augmentée et Stylo numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de Caractérisation du Stylo Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.177, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Practices, Challenges, and Design Implications for Citation Foraging, Management, and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anran Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3719883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance-Independent Tactile Design Using Different Embroidery Stitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Shinoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Kamezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Yatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3721168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgesture Interaction in Context: demonstrations of the ANR MIC project Interaction par microgeste en contexte : démonstrations du projet ANR MIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chaffangeon Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Goguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-HCI: First Workshop on Meta-Research in HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Oppenlaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Berkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3706599.3706723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Design and Use of an Annotation and Analytical Tool Tailored To Lead Climbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Avezou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544549.3573876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signifidgets : What you see is what widget !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration d’un outil d’annotation et d’analyse de vidéos d’escalade de difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboMouse: End-to-end Latency Compensation in Indirect Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3186542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser tout le potentiel de nos écrans connectés [podcast et retranscription]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/v5c0-mj08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GUI Behaviors to Minimize Pointing-based Interaction Interferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying and differentiating discoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mackamul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 26. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2024.2364606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified and Efficient Command Selection Mechanism for Touch-Based Devices Using Soft Keyboard Hotkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Fennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angad Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design, use, and performance of edge-scrolling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aceituno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.58 - 76. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion apps for information-rich television programmes: representation and interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Anstead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-015-0867-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Novice to Expert Transitions in User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gutwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Scarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why interaction methods should be exposed and recognizable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université de Lille, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04273407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1 - 35, 2022, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_19-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Interactivity to Research Papers and Presentations with Chameleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Lank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2020), Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Honolulu HI USA, France. ACM, pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3334480.3383173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de Recueil de Données Imparfaites pour le CrowdSourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - Humains et IA, travailler en intelligence Atelier de la conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface for collecting answers to equivocal questions for crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visualization &amp; HCI for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept mapping second screens to augment understanding of science on television</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Halpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Interactive Content Consumption at TVX’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Newcastle, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WatchIt: Simple Gestures for Interacting with a Watchstrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2012), Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, France. ACM Press, pp.1467, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2212489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtrlMouse et TouchCtrl: Dupliquer les Délimiteurs de Mode sur la Souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.7, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do U-Note? An Augmented Note Taking System for the Classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Malacria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the ACM Conference on Ubiquitous Computing (Ubicomp 2010), Papercomp Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Copenhagen, Denmark. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Lan Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Fang Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742413.3789069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Shinoda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yatani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715071.3750414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05004363v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676523" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642462" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193358v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604257" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Constant Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581091" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Marquardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02824512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Alvina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bunt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit K Chilana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ke Cheng Pong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174183" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025595" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025605" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Constantinides" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786567.2792896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218582v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthellemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cayez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ajem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820623" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785830.2785860" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Scarr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Olson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557136" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877299v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534917" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470735" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501996" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466430" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00705430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baglioni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979853" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753724" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719883" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Kamezaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3721168" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Oppenlaender" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706723" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043346v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186542" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700361v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v5c0-mj08" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2364606" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angad Srivastava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Perrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476510" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anstead" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-015-0867-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02874746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04273407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545839v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_19-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383173" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Halpin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2212489" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliac Lavenant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791215" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anran Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Lan Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Fang Lin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742413.3789069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Harrison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Shinoda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Matulic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yatani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715071.3750414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05004363v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mackamul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706598.3713914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450130v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04570989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643834.3661511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04672513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676523" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642462" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193358v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604257" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lank" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chaffangeon Caillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04136445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Constant Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581091" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fruchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Marquardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445586" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03322657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiza Hanada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415883" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02824512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Alvina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bunt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmit K Chilana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3357236.3395506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Henderson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02640772v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Fennedy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyowon Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379503.3403552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ke Cheng Pong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_30" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372247" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174183" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3174051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaishav Siddhpuria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173747" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01714269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Avery" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannisakis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025595" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025605" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126619" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sahdev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01418184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892388" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Constantinides" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786567.2792896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218582v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berthellemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cayez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ajem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820623" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2785830.2785860" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862521v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Scarr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Olson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557136" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670447" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877299v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534917" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2470735" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovi Grossman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501996" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466430" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481321" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02862506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501988.2501995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254696" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00705430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baglioni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979853" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23774-4_50" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02861238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1753326.1753724" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871303v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512749" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3719883" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04999839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Kamezaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3721168" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Conil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Oppenlaender" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706723" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Avezou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3573876" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043346v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043332v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3186542" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04700361v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Jacques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/v5c0-mj08" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04460441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loizeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2024.2364606" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angad Srivastava" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T Perrault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476510" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174692v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Kim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anstead" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-015-0867-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02874746v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04273407v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545839v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_19-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3383173" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Halpin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02867624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2212489" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>