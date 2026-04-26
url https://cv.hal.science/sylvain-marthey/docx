--- v0 (2026-03-25)
+++ v1 (2026-04-26)
@@ -678,398 +678,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal delivery of microRNAs via food-mother-pup axis</w:t>
+                <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Conference and Expo on Functional Foods. Functional Foods and Bioactive Compounds in Health and Disease: Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, San diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786206v1</w:t>
+                <w:t xml:space="preserve">hal-02737610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Horizontal delivery of microRNAs via food-mother-pup axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
+              <w:t xml:space="preserve">21. International Conference and Expo on Functional Foods. Functional Foods and Bioactive Compounds in Health and Disease: Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608764v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737610v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
               </w:r>
@@ -1193,51 +1193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,307 +1549,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t>
+              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000659v1</w:t>
+                <w:t xml:space="preserve">hal-02749997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Roux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749997v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species comparison of lactating mammary gland miRNomes: to the identification of conserved lactation-related microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,51 +2299,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Méal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
@@ -3043,51 +3043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,77 +3324,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), 20 p. </w:t>
@@ -4244,342 +4244,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of the natural two-component systems repertoire to establish guidelines for the construction of synthetic chimeras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterial monooxygenases: key actors for future antituberculosis strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Leonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cottard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen-Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Proceedings - posters, démos - 2022</w:t>
+              <w:t xml:space="preserve">MicrobioOccitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110158v1</w:t>
+                <w:t xml:space="preserve">hal-05030668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial monooxygenases: key actors for future antituberculosis strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Campoy</w:t>
+                <w:t xml:space="preserve">Screening of the natural two-component systems repertoire to establish guidelines for the construction of synthetic chimeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobioOccitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Proceedings - posters, démos - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030668v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of genetic background to the bovine milk microRNA composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -4608,51 +4608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,103 +4733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -4858,103 +4858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microRNA composition depends on dairy cow breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
@@ -4977,51 +4977,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
@@ -5056,347 +5056,347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738179v1</w:t>
+                <w:t xml:space="preserve">hal-02735698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
+              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735698v1</w:t>
+                <w:t xml:space="preserve">hal-01608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608449v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
@@ -5431,73 +5431,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738420v1</w:t>
+                <w:t xml:space="preserve">hal-02738179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation affects the goat mammary miRNome</w:t>
               </w:r>
@@ -5509,77 +5509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congress of the International Society of Nutrigenetics and Nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chapel hill, United States. , 2015</w:t>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of microRNA in the bovine mammary gland generated by high throughput sequencing: highlighting effects of nutrition and cattle specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Baffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nguyen-Hung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;al" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiqa Zia Lodhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Lisa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cottard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bihoreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Baffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nguyen-Hung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;al" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiqa Zia Lodhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Lisa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cottard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bihoreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>