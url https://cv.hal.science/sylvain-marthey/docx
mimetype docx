--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -66,3789 +66,3789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Microbial Anti-Inflammatory Molecule (MAM) is a key protein processed and exported to Faecalibacterium duncaniae envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Lima de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2519695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2519695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-omics data integration for the identification of biomarkers for bull fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du portail d'accès aux ressources biologiques du pilier animal de RARe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A missense mutation in TYRP1 causes the chocolate plumage color in chicken and alters melanosome structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring the evolution of the major histocompatibility complex of wild pigs and peccaries using hybridisation DNA capture-based sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Perdomo-Sabogal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (6), pp.401-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-017-1048-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KIRREL is differentially expressed in adipose tissue from “fertil+” and “fertil-” cows: in vitro role in ovary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155 (2), pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunflower oil supplementation affects the expression of miR-20a-5p and miR-142-5p in the lactating bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0185511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0185511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Draft Anaplasma phagocytophilum Genome Sequences from Five Cows, Two Horses, and One Roe Deer Collected in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00950-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food deprivation affects the miRNome in the lactating goat mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prion protein and shadoo are involved in overlapping embryonic pathways and trophoblastic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira S. Makhzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, online (7), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic analysis brings new insight into the biological role of the prion protein during mouse embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal M. Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Halliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe M. Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, online (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressed sequences tags of the anther smut fungus, Microbotryum violaceum, identify mating and pathogenicity genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gendrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHOOPER : Web application for Hands-On identification of protein co-Occurrence among Phyla, focused on user ERgonomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Baffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Natalia Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBI, Aug 2025, Bordeaaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the diversity and characterization of MAM (Microbial Anti-inflammatory Molecule), from Faecalibacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Brazilian Congress of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterial monooxygenases: key actors for future antituberculosis strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Leonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nguyen-Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2èmes Journées du GDR, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CRB-Anim web portal: access to biological resources for animal sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bull sperm sncRNAs: A new source for potential fertility biomarkers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de l’Animation Transversale « Glande Mammaire, lait »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal delivery of microRNAs via food-mother-pup axis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Conference and Expo on Functional Foods. Functional Foods and Bioactive Compounds in Health and Disease: Science and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, San diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786206v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Horizontal delivery of microRNAs via food-mother-pup axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t>
+              <w:t xml:space="preserve">21. International Conference and Expo on Functional Foods. Functional Foods and Bioactive Compounds in Health and Disease: Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608764v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small non coding RNA from Frozen bull sperm cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des microARNs sur la lactation et la régulation nutritionnelle de leur expression dans la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a custom equine microRNA expression microarray using RNAseq data analysis of various equine tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agilent 1. European Animal and Plant Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs identification and pattern expression in equine skeletal muscles, heart and liver determined by RNA deep sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Equine Genome Mapping Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dorothy Russell Havemeyer Foundation, Inc. New York, USA., Jul 2013, Furnas, Portugal</w:t>
+              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745732v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA identification and pattern expression in equine skeletal muscles, heart and liver determined by small RNA deep sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Roux Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA metabolism, Cancer, Development &amp; Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749997v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Roux Roux</w:t>
+                <w:t xml:space="preserve">MicroRNAs identification and pattern expression in equine skeletal muscles, heart and liver determined by RNA deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t>
+              <w:t xml:space="preserve">10. International Equine Genome Mapping Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dorothy Russell Havemeyer Foundation, Inc. New York, USA., Jul 2013, Furnas, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000659v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species comparison of lactating mammary gland miRNomes: to the identification of conserved lactation-related microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordann J. Domagalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Meeting - Cellular aspects of mRNA fate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., Jun 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001041v1</w:t>
-              </w:r>
-[...1902 lines deleted...]
-                <w:t xml:space="preserve">hal-02333218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3866,103 +3866,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHOOPER Web application for Hands-On identification of proteins co-Occurrence among Phyla, focused on user ERgonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Baffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laiqa Zia Lodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Natalia Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3988,103 +3988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4142,90 +4142,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHOPPER : Web application for Hands-On identification of Protein co-occurrence among Phyla, focused on user ERgonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Baffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Natalia Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4244,342 +4244,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial monooxygenases: key actors for future antituberculosis strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Screening of the natural two-component systems repertoire to establish guidelines for the construction of synthetic chimeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobioOccitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Proceedings - posters, démos - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030668v1</w:t>
+                <w:t xml:space="preserve">hal-05110158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of the natural two-component systems repertoire to establish guidelines for the construction of synthetic chimeras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+                <w:t xml:space="preserve">Mycobacterial monooxygenases: key actors for future antituberculosis strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Leonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen-Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM (Journées Ouvertes en Biologie, Informatique et Mathématiques) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Proceedings - posters, démos - 2022</w:t>
+              <w:t xml:space="preserve">MicrobioOccitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110158v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of genetic background to the bovine milk microRNA composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. , Annual Meeting of the European Association for Animal Production, 2019, LXX Annual Meeting of the European Federation of Animal Science</w:t>
@@ -4608,90 +4608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,103 +4733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des races bovines sur la composition en microARN du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France. 2018</w:t>
@@ -4858,103 +4858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microRNA composition depends on dairy cow breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Sacramento, United States. , 2018</w:t>
@@ -4977,609 +4977,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735698v1</w:t>
+                <w:t xml:space="preserve">hal-02738179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608449v1</w:t>
+                <w:t xml:space="preserve">hal-02735698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738420v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738179v1</w:t>
+                <w:t xml:space="preserve">hal-02738420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food deprivation affects the goat mammary miRNome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congress of the International Society of Nutrigenetics and Nutrigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chapel hill, United States. , 2015</w:t>
@@ -5608,103 +5608,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of microRNA in the bovine mammary gland generated by high throughput sequencing: highlighting effects of nutrition and cattle specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium Milk Genomics and Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Wagueningen, Netherlands. , 2 p., 2012</w:t>
@@ -6027,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Baffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leonelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nguyen-Hung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;al" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiqa Zia Lodhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Lisa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cottard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bihoreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lima de Jesus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2519695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marthey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0185511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young Young" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira S. Makhzami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Vilotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041959" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal M. Khalife" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Halliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023253" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gendrault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-272" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Baffo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leonelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nguyen-Hung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Laubier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordann J. Domagalski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiqa Zia Lodhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Lisa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cottard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05030668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Hung Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734945v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789960v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. Capitan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bihoreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>