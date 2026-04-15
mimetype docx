--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM with Coarse Graining: Should Same Size Parcel receive more attention? Bridging the gap in the case of size-driven segregation</w:t>
+                <w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Stasiak</w:t>
+                <w:t xml:space="preserve">Hanin Atwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dumazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Dedecker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Kauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Genevès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 467, pp.121437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121437⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05233811v1</w:t>
+                <w:t xml:space="preserve">emse-05262792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEM with Coarse Graining: Should Same Size Parcel receive more attention? Bridging the gap in the case of size-driven segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dumazer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marta Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Kauric</w:t>
+                <w:t xml:space="preserve">Sacha Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Genevès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Dedecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t>
+              <w:t xml:space="preserve">, 2026, 467, pp.121437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05262792v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05233811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH 3D simulation of jet break-up driven by external vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time extrapolation of DEM with heat conduction in a moving granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -608,51 +608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new SPH density formulation for 3D free-surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -859,51 +859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nucleation – Isotropic surface growth for finite platelet-like particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,51 +976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse populations balance problems: heuristics for aggregation/breakage of solid clusters in liquid metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,51 +1080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of alumina particle suspension in liquid tin using a pre-coating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibatou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,51 +1314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation of DEM simulations to large time scale. Application to the mixing of powder in a conical screw mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability-enabling coating on oxide particles through controlled milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of DEM modeling of sintering using an &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; X-ray microtomography analysis of the sintering of NaCl powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-granular scale model for solid state free sintering : results on the evolution of two grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,51 +1943,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la simulation numérique des procédés de mise en œuvre des milieux granulaires à l'échelle industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Jean Monnet Saint-Etienne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2063,51 +2063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,560 +2156,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02442782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique, Poudres, Milieux granulaires, Eléments Discrets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Augmentation de la mouillabilité de particules d'oxydes par enrobage en vue de leur introduction dans du métal liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Codegepra Comité de Développement du Génie des Procédés en Auvergne-Rhône-Alpes; MINES Saint-Etienne / Centre SPIN; SFGP Société française de génie des procédés, Nov 2018, Saint-Etienne, France. pp.7</w:t>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Université de technologie de compiègne, Jul 2018, Compiègne, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980336v1</w:t>
+                <w:t xml:space="preserve">hal-01850014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Préparation de suspensions de particules d'oxydes dans du métal liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 65c</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807011v1</w:t>
+                <w:t xml:space="preserve">hal-02127226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abibadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 134d</w:t>
+              <w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 65c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813375v1</w:t>
+                <w:t xml:space="preserve">hal-01807011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de suspensions de particules d'oxydes dans du métal liquide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gruy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Particle Technology (WCPT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Particulate Solid Research, Inc. (PSRI); AIChE (American Institute of Chemical Engineers), Apr 2018, Orlando, United States. paper 134d</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127226v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la mouillabilité de particules d'oxydes par enrobage en vue de leur introduction dans du métal liquide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique, Poudres, Milieux granulaires, Eléments Discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, UTC Université de technologie de compiègne, Jul 2018, Compiègne, France. pp.21</w:t>
+              <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Codegepra Comité de Développement du Génie des Procédés en Auvergne-Rhône-Alpes; MINES Saint-Etienne / Centre SPIN; SFGP Société française de génie des procédés, Nov 2018, Saint-Etienne, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850014v1</w:t>
+                <w:t xml:space="preserve">hal-01980336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming/flowing transition of non-Brownian particles suspended in a iso-density fluid flowing in a 2D rectangular duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxym Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of DEM parameters on shear test experiments using Kriging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibatou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of reactive flow in granular media using a LBM approach. Application to the study of biomass torrefaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Boltzmann sur réseau - Application à la mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par la méthode SPH du problème de Stefan : conduction thermique et changement de phase solide/liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3555,51 +3555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05233811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Stasiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Dedecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05181317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05233811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Stasiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Dedecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05181317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>