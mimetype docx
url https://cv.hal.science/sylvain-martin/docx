--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t>
+                <w:t xml:space="preserve">DEM with Coarse Graining: Should Same Size Parcel receive more attention? Bridging the gap in the case of size-driven segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanin Atwi</w:t>
+                <w:t xml:space="preserve">Marta Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dumazer</w:t>
+                <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Martin</w:t>
+                <w:t xml:space="preserve">Sacha Emam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Kauric</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Dedecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 467, pp.121437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05262792v1</w:t>
+                <w:t xml:space="preserve">emse-05233811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM with Coarse Graining: Should Same Size Parcel receive more attention? Bridging the gap in the case of size-driven segregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative setup to study the breakage of SiO2 agglomerates under shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanin Atwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Stasiak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guillaume Dumazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Emam</w:t>
+                <w:t xml:space="preserve">Guilhem Kauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Dedecker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Genevès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 467, pp.121437. </w:t>
+              <w:t xml:space="preserve">, 2026, 468, pp.121598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05233811v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05262792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH 3D simulation of jet break-up driven by external vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time extrapolation of DEM with heat conduction in a moving granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -608,51 +608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new SPH density formulation for 3D free-surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Tembhurnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -859,51 +859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nucleation – Isotropic surface growth for finite platelet-like particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,51 +976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse populations balance problems: heuristics for aggregation/breakage of solid clusters in liquid metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1061,304 +1061,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of alumina particle suspension in liquid tin using a pre-coating process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Qualitative and quantitative DEM analysis of cohesive granular material behaviour in FT4 shear tester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gruy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abibatou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2019013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.155 à 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277476v1</w:t>
+                <w:t xml:space="preserve">hal-02163782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative DEM analysis of cohesive granular material behaviour in FT4 shear tester</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preparation of alumina particle suspension in liquid tin using a pre-coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 148, pp.155 à 163. </w:t>
+              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (5), pp.510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.05.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal/2019013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163782v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation of DEM simulations to large time scale. Application to the mixing of powder in a conical screw mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability-enabling coating on oxide particles through controlled milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of DEM modeling of sintering using an &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; X-ray microtomography analysis of the sintering of NaCl powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-granular scale model for solid state free sintering : results on the evolution of two grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,51 +1943,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la simulation numérique des procédés de mise en œuvre des milieux granulaires à l'échelle industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Jean Monnet Saint-Etienne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2063,51 +2063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la mouillabilité de particules d'oxydes par enrobage en vue de leur introduction dans du métal liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,178 +2266,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de suspensions de particules d'oxydes dans du métal liquide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique, Poudres, Milieux granulaires, Eléments Discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Codegepra Comité de Développement du Génie des Procédés en Auvergne-Rhône-Alpes; MINES Saint-Etienne / Centre SPIN; SFGP Société française de génie des procédés, Nov 2018, Saint-Etienne, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127226v1</w:t>
+                <w:t xml:space="preserve">hal-01980336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mixing dynamics of powders in conical screw mixer using DEM simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of spherical particles with a targeted size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2577,139 +2551,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique, Poudres, Milieux granulaires, Eléments Discrets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Préparation de suspensions de particules d'oxydes dans du métal liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Codegepra Comité de Développement du Génie des Procédés en Auvergne-Rhône-Alpes; MINES Saint-Etienne / Centre SPIN; SFGP Société française de génie des procédés, Nov 2018, Saint-Etienne, France. pp.7</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980336v1</w:t>
+                <w:t xml:space="preserve">hal-02127226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamming/flowing transition of non-Brownian particles suspended in a iso-density fluid flowing in a 2D rectangular duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxym Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,77 +2771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of DEM parameters on shear test experiments using Kriging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abibatou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of reactive flow in granular media using a LBM approach. Application to the study of biomass torrefaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du frittage par une approche dynamique des contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Boltzmann sur réseau - Application à la mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par la méthode SPH du problème de Stefan : conduction thermique et changement de phase solide/liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Geara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3555,51 +3555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05233811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Stasiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Dedecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05181317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05233811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Stasiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Dedecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05262792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atwi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genev&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Geara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00624-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04093980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03561813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Petry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Tembhurnikar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52280" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c00859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bednarek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.05.059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibadou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Navarro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-015-0062-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem Ks Saikouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05181317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02442782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813375v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valentini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxym Burel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02456859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/methode-de-boltzmann-sur-reseau-bm5220/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm5220" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>